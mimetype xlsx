--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -3567,163 +3567,163 @@
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>1979 - </t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>imprimé, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>99930</v>
+        <v>99929</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Ensemble deux pièces </t>
+          <t>Ensemble robe et veste</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Ascot,  / Dior</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>1980 - </t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>99766</v>
+        <v>99930</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Ensemble </t>
+          <t>Ensemble deux pièces </t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Yves Saint Laurent,  / Ascot</t>
+          <t>Ascot,  / Dior</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>1980 - 1981</t>
+          <t>1980 - </t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>ensemble</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
-[...2 lines deleted...]
-      <c r="H89" s="2"/>
+          <t>fibres synthétiques</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>crêpe</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>99929</v>
+        <v>99766</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et veste</t>
+          <t>Ensemble </t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Ascot,  / Dior</t>
+          <t>Yves Saint Laurent,  / Ascot</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>1980 - </t>
+          <t>1980 - 1981</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
-[...6 lines deleted...]
-      </c>
+          <t>laine</t>
+        </is>
+      </c>
+      <c r="H90" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
         <v>99203</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Ensemble</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Ascot,  / Dior</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>1981 - </t>
         </is>
       </c>