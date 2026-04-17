--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -1059,105 +1059,105 @@
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>100496</v>
+        <v>100572</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Les aventures de Tintin</t>
+          <t>Astérix le Gaulois</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Hergé,  / Art Mural</t>
+          <t>Goscinny, René / Albert Uderzo ,  / Art Mural</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>100572</v>
+        <v>100496</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Astérix le Gaulois</t>
+          <t>Les aventures de Tintin</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Goscinny, René / Albert Uderzo ,  / Art Mural</t>
+          <t>Hergé,  / Art Mural</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">