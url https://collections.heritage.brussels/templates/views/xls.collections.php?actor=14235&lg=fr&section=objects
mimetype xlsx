--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -723,119 +723,119 @@
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Aidans, Édouard / Duval, Yves</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1969 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>90908</v>
+        <v>90913</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Les Franval : Rapt à Tokyo - planche : 13</t>
+          <t>Les Franval : Rapt à Tokyo - planche : 14</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Aidans, Édouard / Duval, Yves</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>90909</v>
+        <v>90908</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Les Franval : Rapt à Tokyo - planche : 32</t>
+          <t>Les Franval : Rapt à Tokyo - planche : 13</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Aidans, Édouard / Duval, Yves</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>90913</v>
+        <v>90909</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Les Franval : Rapt à Tokyo - planche : 14</t>
+          <t>Les Franval : Rapt à Tokyo - planche : 32</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Aidans, Édouard / Duval, Yves</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>