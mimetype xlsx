--- v2 (2026-02-19)
+++ v3 (2026-04-05)
@@ -399,161 +399,161 @@
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Attanasio, Dino</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1963 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>97219</v>
+        <v>97220</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Modeste et Pompon : L'Agent est friseux - planche</t>
+          <t>Modeste et Pompon : Le Coup de main - planche</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Attanasio, Dino</t>
+          <t>Attanasio, Dino / Meys, Lucien</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1965 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>97220</v>
+        <v>90921</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Modeste et Pompon : Le Coup de main - planche</t>
+          <t>Jimmy Stone : Dispositif guet-apens - planche : 61</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Attanasio, Dino / Meys, Lucien</t>
+          <t>Attanasio, Dino / (Désiré Fernez), André Fernez</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1965 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>bleu</t>
+          <t>planche originale</t>
         </is>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>90921</v>
+        <v>90922</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Jimmy Stone : Dispositif guet-apens - planche : 61</t>
+          <t>Jimmy Stone : Dispositif guet-apens - Bleu 61</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Attanasio, Dino / (Désiré Fernez), André Fernez</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1965 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>planche originale</t>
+          <t>bleu</t>
         </is>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>90922</v>
+        <v>97219</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Jimmy Stone : Dispositif guet-apens - Bleu 61</t>
+          <t>Modeste et Pompon : L'Agent est friseux - planche</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Attanasio, Dino / (Désiré Fernez), André Fernez</t>
+          <t>Attanasio, Dino</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1965 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>90918</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Ambroise et Gino : Mystère à Milan - planche : 21</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">