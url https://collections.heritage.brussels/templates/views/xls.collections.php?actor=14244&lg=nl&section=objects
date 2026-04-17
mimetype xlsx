--- v1 (2026-01-11)
+++ v2 (2026-04-17)
@@ -871,439 +871,439 @@
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1963 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>97198</v>
+        <v>97194</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 26</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 22</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>97199</v>
+        <v>97195</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 27</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 21</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>97200</v>
+        <v>97196</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 28</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 24</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>97201</v>
+        <v>97197</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 30</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 25</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>97202</v>
+        <v>97198</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 29</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 26</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>97190</v>
+        <v>97199</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 18</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 27</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>97191</v>
+        <v>97200</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 17</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 28</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>97192</v>
+        <v>97201</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 19</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 30</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>97193</v>
+        <v>97202</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 20</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 29</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>97194</v>
+        <v>97190</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 22</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 18</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>97195</v>
+        <v>97191</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 21</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 17</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>97196</v>
+        <v>97192</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 24</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 19</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>97197</v>
+        <v>97193</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Rataplan : Rataplan et le signe du Toro - Bleu 25</t>
+          <t>Rataplan : Rataplan et le signe du Toro - Bleu 20</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>(Arthur Berckmans ), Berck / (Michel Deverchin), Yves Duval</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>bleu</t>
         </is>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>