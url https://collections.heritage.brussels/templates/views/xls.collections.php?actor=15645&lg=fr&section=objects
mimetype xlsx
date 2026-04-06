--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -1027,321 +1027,321 @@
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1988 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>97313</v>
+        <v>97318</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Tom Carbon - strip</t>
+          <t>Taco Zip - Strip 153</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Letzer, Laurent</t>
+          <t>Cromheecke, Luc / Fritsgerald, G.</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>97314</v>
+        <v>97319</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Tom Carbon - strip</t>
+          <t>Taco Zip - Strip 178</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Letzer, Laurent</t>
+          <t>Cromheecke, Luc / Fritsgerald, G.</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>97315</v>
+        <v>97320</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Tom Carbon - strip</t>
+          <t>Taco Zip - Strip 195</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Letzer, Laurent</t>
+          <t>Cromheecke, Luc / Fritsgerald, G.</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>97316</v>
+        <v>97321</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Tom Carbon - strip</t>
+          <t>Taco Zip - Strip</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Letzer, Laurent</t>
+          <t>Cromheecke, Luc / Fritsgerald, G.</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>97317</v>
+        <v>97313</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Tom Carbon - strip</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>97318</v>
+        <v>97314</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Taco Zip - Strip 153</t>
+          <t>Tom Carbon - strip</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Fritsgerald, G.</t>
+          <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>97319</v>
+        <v>97315</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Taco Zip - Strip 178</t>
+          <t>Tom Carbon - strip</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Fritsgerald, G.</t>
+          <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>97320</v>
+        <v>97316</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Taco Zip - Strip 195</t>
+          <t>Tom Carbon - strip</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Fritsgerald, G.</t>
+          <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>97321</v>
+        <v>97317</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Taco Zip - Strip</t>
+          <t>Tom Carbon - strip</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée de la BD de Bruxelles</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Cromheecke, Luc / Fritsgerald, G.</t>
+          <t>Cromheecke, Luc / Letzer, Laurent</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>planche originale</t>
         </is>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>