--- v1 (2026-01-11)
+++ v2 (2026-04-17)
@@ -899,163 +899,163 @@
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1938 - 1938</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>11174</v>
+        <v>11195</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>La petite Meyer victime du nazisme</t>
+          <t>Deux jeunes filles</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Atelier Marcel Hastir</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Hastir, Marcel</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1939 - </t>
+          <t>1939 - 1939</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>11195</v>
+        <v>93929</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Deux jeunes filles</t>
+          <t>Madame Ikem</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Atelier Marcel Hastir</t>
+          <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Hastir, Marcel</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1939 - 1939</t>
+          <t>1939 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
-      <c r="H21" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H21" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>93929</v>
+        <v>11174</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Madame Ikem</t>
+          <t>La petite Meyer victime du nazisme</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Atelier Marcel Hastir</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Hastir, Marcel</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1939 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
-      <c r="H22" s="2"/>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>technique de peinture</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>11204</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Portrait de Madame Scharit</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Atelier Marcel Hastir</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Hastir, Marcel</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1943 - </t>
         </is>
       </c>