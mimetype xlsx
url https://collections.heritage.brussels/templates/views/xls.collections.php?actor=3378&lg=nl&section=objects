--- v0 (2026-02-25)
+++ v1 (2026-04-17)
@@ -259,125 +259,125 @@
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1825 - 1875</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>36814</v>
+        <v>62768</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Projet abandonné du monument Belliard vu depuis le parc de Bruxelles</t>
+          <t>Vue de la rue de Flandre, jeudi 23 septembre 1830</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Lauters, Paul / Cluysenaar, Jean-Pierre</t>
+          <t>Lauters, Paul / Judenne, François</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1836</t>
+          <t>1830 - 1835</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>peint</t>
+          <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>62768</v>
+        <v>36814</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Vue de la rue de Flandre, jeudi 23 septembre 1830</t>
+          <t>Projet abandonné du monument Belliard vu depuis le parc de Bruxelles</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Lauters, Paul / Judenne, François</t>
+          <t>Lauters, Paul / Cluysenaar, Jean-Pierre</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1835</t>
+          <t>1830 - 1836</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>toile</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>lithographie</t>
+          <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>42213</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Place des Martyrs à Bruxelles</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Lauters, Paul</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1838 - 1875</t>