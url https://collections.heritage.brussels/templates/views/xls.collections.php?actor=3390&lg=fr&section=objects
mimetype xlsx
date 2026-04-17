--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -179,523 +179,523 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>39214</v>
+        <v>39220</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Le sonnet</t>
+          <t>Les aquarelles</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, aquarelle</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>lithographie</t>
+          <t>technique de peinture, lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>39215</v>
+        <v>39196</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>La promenade</t>
+          <t>Le garde-champêtre en goguette</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>39216</v>
+        <v>39208</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>La lecture</t>
+          <t>Le manuscrit</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>39217</v>
+        <v>39209</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Le parc</t>
+          <t>L'arrivée</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>39218</v>
+        <v>39210</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Le boudoir</t>
+          <t>Le cortège</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>39219</v>
+        <v>39211</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Le médaillon</t>
+          <t>Les faucons</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>39220</v>
+        <v>39212</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Les aquarelles</t>
+          <t>Le récit</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, lithographie</t>
+          <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>39196</v>
+        <v>39213</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Le garde-champêtre en goguette</t>
+          <t>Le rondel</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>39208</v>
+        <v>39214</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Le manuscrit</t>
+          <t>Le sonnet</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>39209</v>
+        <v>39215</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>L'arrivée</t>
+          <t>La promenade</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>39210</v>
+        <v>39216</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Le cortège</t>
+          <t>La lecture</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>39211</v>
+        <v>39217</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Les faucons</t>
+          <t>Le parc</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>39212</v>
+        <v>39218</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Le récit</t>
+          <t>Le boudoir</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>39213</v>
+        <v>39219</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Le rondel</t>
+          <t>Le médaillon</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
@@ -1031,511 +1031,591 @@
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1825 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>papier, matière colorante</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>50265</v>
+        <v>48223</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Vase Médicis de style Empire</t>
+          <t>Vue perspective de la Place Royale à Bruxelles</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Faber, Frédéric Théodore / Première Manufacture d'Ixelles,  / Madou,  Jean Baptiste</t>
+          <t>Janssens, C. / Madou, Jean-Baptiste / Gibèle, Johann Nepomuk</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1828 - </t>
-[...2 lines deleted...]
-      <c r="F25" s="2"/>
+          <t>1827 - </t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>estampe</t>
+        </is>
+      </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
-[...2 lines deleted...]
-      <c r="H25" s="2"/>
+          <t>papier, encre</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>technique de gravure</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>49667</v>
+        <v>50265</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Te Deum pour le roi Guillaume Ier à l'église Saints-Michel-et-Gudule en 1815</t>
+          <t>Vase Médicis de style Empire</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Madou, Jean-Baptiste / Wynantz, Augustus</t>
+          <t>Faber, Frédéric Théodore / Première Manufacture d'Ixelles,  / Madou,  Jean Baptiste</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>1829 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>1828 - </t>
+        </is>
+      </c>
+      <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle</t>
-[...6 lines deleted...]
-      </c>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>39096</v>
+        <v>49667</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Course de chevaux dans la plaine de Monplaisir</t>
+          <t>Te Deum pour le roi Guillaume Ier à l'église Saints-Michel-et-Gudule en 1815</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Commune de Schaerbeek</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Madou, Jean-Baptiste</t>
+          <t>Madou, Jean-Baptiste / Wynantz, Augustus</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1829 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, aquarelle</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>lithographie</t>
+          <t>dessin, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>51005</v>
+        <v>39096</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Le prince héritier Guillaume d’Orange arrivant sur la Grand-Place de Bruxelles le 1er septembre 1830 pour tenter d’endiguer la Révolution belge</t>
+          <t>Course de chevaux dans la plaine de Monplaisir</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1830 - </t>
+          <t>1829 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>52604</v>
+        <v>51005</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>La porte de Schaerbeek, à l'entrée de la rue Royale le 23 septembre 1830</t>
+          <t>Le prince héritier Guillaume d’Orange arrivant sur la Grand-Place de Bruxelles le 1er septembre 1830 pour tenter d’endiguer la Révolution belge</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Simonau, Pierre / Madou, Jean-Baptiste</t>
+          <t>Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1840</t>
+          <t>1830 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>lithographie</t>
+          <t>dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>62784</v>
+        <v>51172</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Combat de la rue de Louvain, derrière les États Généraux pendant les journées des 23 et 24 septembre</t>
+          <t>Chanteur des rues au lendemain de la révolution de 1830 - Chansons patriotiques</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Simonau, G. / Simonau, Pierre / Madou, Jean-Baptiste</t>
+          <t>Madou, Jean-Baptiste / Dewasmes - Pletinckx, Antoine</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1840</t>
+          <t>1830 - 1851</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>62785</v>
+        <v>52604</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Déroute d'une division Hollandaise par la porte de Flandre, le 25 septembre 1830</t>
+          <t>La porte de Schaerbeek, à l'entrée de la rue Royale le 23 septembre 1830</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Simonau, Gustave / Madou, Jean-Baptiste / Simonau, Pierre</t>
+          <t>Simonau, Pierre / Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1830 - 1840</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>62786</v>
+        <v>62784</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>La Porte de Schaerbeek, à l'entrée de la rue Royale, pendant la journée du 23 septembre 1830</t>
+          <t>Combat de la rue de Louvain, derrière les États Généraux pendant les journées des 23 et 24 septembre</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Simonau, G. / Simonau, Pierre / Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1830 - 1840</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>62787</v>
+        <v>62785</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Entrée du Parc du côté de la Place Royale après les journées du 23, 24, 25 et 26 septembre 1830</t>
+          <t>Déroute d'une division Hollandaise par la porte de Flandre, le 25 septembre 1830</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Simonau, G. / Simonau, Pierre / Madou, Jean-Baptiste</t>
+          <t>Simonau, Gustave / Madou, Jean-Baptiste / Simonau, Pierre</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1835</t>
+          <t>1830 - 1840</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>62788</v>
+        <v>62786</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Café de l'Amitié et ancien hôtel du prince Frédéric, après les journées des 23, 24, 25 et 26 septembre 1830</t>
+          <t>La Porte de Schaerbeek, à l'entrée de la rue Royale, pendant la journée du 23 septembre 1830</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Madou, Jean-Baptiste / Simonau, G. / Simonau, Pierre</t>
+          <t>Simonau, G. / Simonau, Pierre / Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1830 - 1840</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>94006</v>
+        <v>62787</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Portrait de Charles Rogier</t>
+          <t>Entrée du Parc du côté de la Place Royale après les journées du 23, 24, 25 et 26 septembre 1830</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Madou, Jean-Baptiste</t>
+          <t>Simonau, G. / Simonau, Pierre / Madou, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1845 - </t>
+          <t>1830 - 1835</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile, toile</t>
-[...2 lines deleted...]
-      <c r="H35" s="2"/>
+          <t>papier, encre</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>lithographie</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
+        <v>62788</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>Café de l'Amitié et ancien hôtel du prince Frédéric, après les journées des 23, 24, 25 et 26 septembre 1830</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Madou, Jean-Baptiste / Simonau, G. / Simonau, Pierre</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>1830 - 1840</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>estampe</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>papier, encre</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>lithographie</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="n">
+        <v>94006</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>Portrait de Charles Rogier</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>Musée Charlier</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Madou, Jean-Baptiste</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>1845 - </t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>peinture</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>peinture à l'huile, toile</t>
+        </is>
+      </c>
+      <c r="H37" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="n">
         <v>85085</v>
       </c>
-      <c r="B36" s="2" t="inlineStr">
+      <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Femme de profil se tenant le menton</t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E36" s="2" t="inlineStr">
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Madou, Jean-Baptiste</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1860 - </t>
         </is>
       </c>
-      <c r="F36" s="2" t="inlineStr">
+      <c r="F38" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>papier, crayon noir, encre noire, gouache</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr">
+      <c r="H38" s="2" t="inlineStr">
         <is>
           <t>peint, dessin</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">