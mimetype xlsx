--- v1 (2026-02-04)
+++ v2 (2026-04-01)
@@ -179,165 +179,165 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>47045</v>
+        <v>52944</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>La Maison du Roi sur la Grand-Place de Bruxelles au 19e siècle</t>
+          <t>La Maison du Roi à la Grand-Place à Bruxelles au 19e siècle</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Stroobant, François / Simonau, Gustave</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>1837 - 1849</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>lithographie</t>
+          <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>47046</v>
+        <v>47045</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>La Maison du Roi sur la Grand-Place de Bruxelles au 19e siècle</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Stroobant, François / Simonau, Gustave</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1837 - 1849</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>52944</v>
+        <v>47046</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>La Maison du Roi à la Grand-Place à Bruxelles au 19e siècle</t>
+          <t>La Maison du Roi sur la Grand-Place de Bruxelles au 19e siècle</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Stroobant, François / Simonau, Gustave</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1837 - 1849</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>lithographie, rehaussé</t>
+          <t>lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>47914</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>La place de la Grue et le bassin Sainte-Catherine</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Lithographie de la Societé des Beaux Arts,  / Stroobant, François</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1840 - 1860</t>