--- v0 (2025-11-15)
+++ v1 (2026-04-17)
@@ -575,233 +575,233 @@
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1907 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>68421</v>
+        <v>68731</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Victor Gilsoul, Les étangs dit les petites fosses, huile sur panneau de bois, s.d.</t>
+          <t>Victor Gilsoul, La banlieue sous la neige, crayon sur papier, s.d.</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>MoMuse</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Gilsoul, Victor Olivier / Gilsoul, Victor</t>
+          <t>Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>panneau, peinture à l'huile</t>
+          <t>papier, crayon</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture</t>
+          <t>dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>68597</v>
+        <v>87582</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Victor Gilsoul, L'avenue Louise sous la neige, huile sur panneau de bois, s.d.</t>
+          <t>Avenue de Woluwe</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Gilsoul, Victor Olivier / Gilsoul, Victor</t>
+          <t>Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>panneau, peinture à l'huile</t>
-[...6 lines deleted...]
-      </c>
+          <t>toile, peinture à l'huile</t>
+        </is>
+      </c>
+      <c r="H13" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>68731</v>
+        <v>87583</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Victor Gilsoul, La banlieue sous la neige, crayon sur papier, s.d.</t>
+          <t>Pieds de moulin à vent </t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
-      <c r="F14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>eau-forte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>87582</v>
+        <v>68421</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Avenue de Woluwe</t>
+          <t>Victor Gilsoul, Les étangs dit les petites fosses, huile sur panneau de bois, s.d.</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Commune de Woluwe-Saint-Lambert</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Gilsoul, Victor</t>
+          <t>Gilsoul, Victor Olivier / Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>toile, peinture à l'huile</t>
-[...2 lines deleted...]
-      <c r="H15" s="2"/>
+          <t>panneau, peinture à l'huile</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>technique de peinture</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>87583</v>
+        <v>68597</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Pieds de moulin à vent </t>
+          <t>Victor Gilsoul, L'avenue Louise sous la neige, huile sur panneau de bois, s.d.</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Commune de Woluwe-Saint-Lambert</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Gilsoul, Victor</t>
+          <t>Gilsoul, Victor Olivier / Gilsoul, Victor</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
-      <c r="F16" s="2"/>
-      <c r="G16" s="2"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>panneau, peinture à l'huile</t>
+        </is>
+      </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>eau-forte</t>
+          <t>technique de peinture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>