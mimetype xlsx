--- v3 (2026-02-25)
+++ v4 (2026-04-15)
@@ -179,425 +179,413 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>87596</v>
+        <v>41768</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Portrait de bourgmestre </t>
+          <t>Portrait d'homme (Pierre Devis)</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Commune de Woluwe-Saint-Lambert</t>
+          <t>Commune d'Auderghem</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
-      <c r="G2" s="2"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>peinture à l'huile</t>
+        </is>
+      </c>
       <c r="H2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>93688</v>
+        <v>84070</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Roses blanches</t>
+          <t>L'atelier</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Parlement bruxellois</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E3" s="2"/>
-      <c r="F3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F3" s="2"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H3" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>41768</v>
+        <v>87596</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Portrait d'homme (Pierre Devis)</t>
+          <t>Portrait de bourgmestre </t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Commune d'Auderghem</t>
+          <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>93955</v>
+        <v>93688</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Chrysanthèmes</t>
+          <t>Roses blanches</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
-      <c r="E5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile, carton</t>
+          <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H5" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>93956</v>
+        <v>93955</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Nu féminin</t>
+          <t>Chrysanthèmes</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1924 - </t>
+          <t>1910 - </t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile, toile</t>
+          <t>peinture à l'huile, carton</t>
         </is>
       </c>
       <c r="H6" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>93959</v>
+        <v>93956</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Portrait de René Lyr</t>
+          <t>Nu féminin</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1924 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H7" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>87589</v>
+        <v>93959</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>La cour intérieure de l'école des Sœurs </t>
+          <t>Portrait de René Lyr</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>Commune de Woluwe-Saint-Lambert</t>
+          <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>1932 - </t>
+          <t>1924 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>toile, peinture à l'huile</t>
+          <t>peinture à l'huile, toile</t>
         </is>
       </c>
       <c r="H8" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>87518</v>
+        <v>87589</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Intérieur de la ferme des moineaux </t>
+          <t>La cour intérieure de l'école des Sœurs </t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>1934 - </t>
+          <t>1932 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile</t>
+          <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H9" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>47497</v>
+        <v>87518</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Frédéric Joseph Vandemeulebroeck, bourgmestre de Bruxelles de 1939 à 1956</t>
+          <t>Intérieur de la ferme des moineaux </t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>1939 - 1956</t>
+          <t>1934 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile</t>
         </is>
       </c>
-      <c r="H10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>38901</v>
+        <v>47497</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Portrait</t>
+          <t>Frédéric Joseph Vandemeulebroeck, bourgmestre de Bruxelles de 1939 à 1956</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Commune de Schaerbeek</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>1948 - </t>
+          <t>1939 - 1956</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>peinture à l'huile</t>
+        </is>
+      </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>67737</v>
+        <v>38901</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Portrait du dessinateur Hergé (1907-1983)</t>
+          <t>Portrait</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Maison Cauchie</t>
+          <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Laudy,  Jean</t>
+          <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1948 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>peint</t>
+          <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>87592</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Henri Draeck</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Commune de Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Laudy, Jean</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1953 - </t>