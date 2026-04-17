--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -611,195 +611,195 @@
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1993 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>56938</v>
+        <v>56363</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Das Stadtecho - Großformat (L'Echo des Cités - Grand format)</t>
+          <t> Fenêtre sur le tout Bruxelles</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Peeters, Benoît / Schréder, Etienne / Plissart, Marie-Francoise</t>
+          <t>Plissart, Marie-Francoise / Schuiten, Francois</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>57391</v>
+        <v>56427</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Blikken op Brussel</t>
+          <t> Fenêtre sur le tout Bruxelles. Blikken op alle over Brussel.</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>56363</v>
+        <v>56938</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t> Fenêtre sur le tout Bruxelles</t>
+          <t>Das Stadtecho - Großformat (L'Echo des Cités - Grand format)</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Plissart, Marie-Francoise / Schuiten, Francois</t>
+          <t>Schuiten, Francois / Peeters, Benoît / Schréder, Etienne / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>56427</v>
+        <v>57391</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t> Fenêtre sur le tout Bruxelles. Blikken op alle over Brussel.</t>
+          <t>Blikken op Brussel</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>56848</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>De la Maison Autrique à la maison imaginaire</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
@@ -851,125 +851,125 @@
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1998 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>56899</v>
+        <v>56798</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>L’enfant penchée - Portrait de Martin Vaughn-James et mains jointes</t>
+          <t>Voyages en Utopie </t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
+          <t>Plissart, Marie-Francoise / Peeters, Benoît / Schuiten, Francois</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>art graphique</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, rehaussé</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>56798</v>
+        <v>56899</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Voyages en Utopie </t>
+          <t>L’enfant penchée - Portrait de Martin Vaughn-James et mains jointes</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Plissart, Marie-Francoise / Peeters, Benoît / Schuiten, Francois</t>
+          <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>art graphique</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>fibres synthétiques, encre</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>62520</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>L'Affaire Desombres</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Peeters, Benoît / Letort, Bruno / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>2001 - </t>