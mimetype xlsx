--- v0 (2025-11-15)
+++ v1 (2026-04-19)
@@ -259,285 +259,285 @@
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1600 - 1652</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>technique d'impression, technique de gravure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>30798</v>
+        <v>88216</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Saint Ignace de Loyola</t>
+          <t>Descente de croix</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Eglise Sainte-Elisabeth</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture</t>
+          <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>30799</v>
+        <v>30798</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Saint François-Xavier</t>
+          <t>Saint Ignace de Loyola</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>30812</v>
+        <v>30799</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Saint Sébastien libéré par deux anges</t>
+          <t>Saint François-Xavier</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Van Dyck,  Antoon / Rubens,  Peter Paul</t>
+          <t>Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>43574</v>
+        <v>30812</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Le Christ mort soutenu par Dieu le Père et le Saint-Esprit</t>
+          <t>Saint Sébastien libéré par deux anges</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Rubens,  Peter Paul</t>
+          <t>Van Dyck,  Antoon / Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>43694</v>
+        <v>43574</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Saint Jean l'Evangéliste</t>
+          <t>Le Christ mort soutenu par Dieu le Père et le Saint-Esprit</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>88216</v>
+        <v>43694</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Descente de croix</t>
+          <t>Saint Jean l'Evangéliste</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>peint</t>
+          <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>31282</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Autel majeur</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Van Mildert,  Hans / Rubens,  Peter Paul</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1617 - 1617</t>