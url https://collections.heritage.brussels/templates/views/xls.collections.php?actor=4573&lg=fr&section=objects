--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -323,131 +323,131 @@
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique de fonte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>51811</v>
+        <v>30817</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Femme couchée</t>
+          <t>Couronnement de Notre Dame</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1860 - 1922</t>
+          <t>1860 - 1860</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
-[...2 lines deleted...]
-      <c r="H6" s="2"/>
+          <t>pierre</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>technique de sculpture</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>30817</v>
+        <v>51460</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Couronnement de Notre Dame</t>
+          <t>La Musique</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>1860 - 1860</t>
+          <t>1860 - 1922</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="H7" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>51460</v>
+        <v>51811</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>La Musique</t>
+          <t>Femme couchée</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1860 - 1922</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
@@ -511,235 +511,235 @@
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1866 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>buste</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>marbre</t>
         </is>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>51823</v>
+        <v>51824</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : Roger de Leefdael</t>
+          <t>Sculptures de l'escalier des Lions : Jean van Peleghem</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>
         </is>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>51824</v>
+        <v>51825</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : Jean van Peleghem</t>
+          <t>Sculptures de l'escalier des Lions : Arnould d'Yssche</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>
         </is>
       </c>
       <c r="H12" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>51825</v>
+        <v>51826</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : Arnould d'Yssche</t>
+          <t>Sculptures de l'escalier des Lions : Guillaume Pipenpoy</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>
         </is>
       </c>
       <c r="H13" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>51826</v>
+        <v>51827</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : Guillaume Pipenpoy</t>
+          <t>Sculptures de l'escalier des Lions : René Clutine</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>
         </is>
       </c>
       <c r="H14" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>51827</v>
+        <v>51828</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : René Clutine</t>
+          <t>Sculptures de l'escalier des Lions : Walter van den Bisdomme</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>
         </is>
       </c>
       <c r="H15" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>51828</v>
+        <v>51823</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Sculptures de l'escalier des Lions : Walter van den Bisdomme</t>
+          <t>Sculptures de l'escalier des Lions : Roger de Leefdael</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>De Groot, Guillaume</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1875 - 1888</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>albâtre</t>