--- v2 (2026-02-24)
+++ v3 (2026-04-10)
@@ -883,463 +883,463 @@
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1893 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H20" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>73588</v>
+        <v>73594</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une épingle</t>
+          <t>Épure pour un diadème</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H21" s="2"/>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>73590</v>
+        <v>73595</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Épure pour différents bijoux</t>
+          <t>Épure pour un diadème</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>73591</v>
+        <v>73596</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Épure pour des bagues</t>
+          <t>Épure pour un diadème</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H23" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>73592</v>
+        <v>40688</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un bijou</t>
+          <t>Variétés d'orchidées</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Collection Philippe et Marcel Wolfers</t>
+          <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1894 - 1910</t>
+          <t>1894 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>service de table</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>argent</t>
+        </is>
+      </c>
+      <c r="H24" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>73593</v>
+        <v>40691</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un collier</t>
+          <t>Orchidée</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Collection Philippe et Marcel Wolfers</t>
+          <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1894 - 1910</t>
-[...6 lines deleted...]
-      </c>
+          <t>1894 - </t>
+        </is>
+      </c>
+      <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>argent</t>
+        </is>
+      </c>
+      <c r="H25" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>73594</v>
+        <v>73587</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un diadème</t>
+          <t>Épure pour différents bijoux</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>73595</v>
+        <v>73588</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un diadème</t>
+          <t>Épure pour une épingle</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H27" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>73596</v>
+        <v>73590</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un diadème</t>
+          <t>Épure pour différents bijoux</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H28" s="2"/>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>40688</v>
+        <v>73591</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Variétés d'orchidées</t>
+          <t>Épure pour des bagues</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>Collection Gillion Crowet</t>
+          <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1894 - </t>
+          <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>service de table</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
-[...2 lines deleted...]
-      <c r="H29" s="2"/>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>40691</v>
+        <v>73592</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Orchidée</t>
+          <t>Épure pour un bijou</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>Collection Gillion Crowet</t>
+          <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1894 - </t>
-[...2 lines deleted...]
-      <c r="F30" s="2"/>
+          <t>1894 - 1910</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>dessin</t>
+        </is>
+      </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
-[...2 lines deleted...]
-      <c r="H30" s="2"/>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>73587</v>
+        <v>73593</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Épure pour différents bijoux</t>
+          <t>Épure pour un collier</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1894 - 1910</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>encre, gouache, aquarelle, papier</t>
-[...2 lines deleted...]
-      <c r="H31" s="2"/>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>74951</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Épure pour une coupe</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1894 - </t>
         </is>
       </c>
@@ -1811,771 +1811,771 @@
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>vase</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>technique de fonte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>74949</v>
+        <v>74942</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Étude de roses</t>
+          <t>Étude d'oeillets</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>74950</v>
+        <v>74944</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une bonbonnière</t>
+          <t>Étude de fleurs</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>encre, gouache, papier</t>
+          <t>crayon, papier</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>lavis</t>
+          <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>74941</v>
+        <v>74945</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Étude de narcisses</t>
+          <t>Étude de fleurs</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>74942</v>
+        <v>74946</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Étude d'oeillets</t>
+          <t>Étude d'iris</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>74944</v>
+        <v>74947</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Étude de fleurs</t>
+          <t>Étude de pavots</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>74945</v>
+        <v>74948</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Étude de fleurs</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>74946</v>
+        <v>74949</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Étude d'iris</t>
+          <t>Étude de roses</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>74947</v>
+        <v>74950</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Étude de pavots</t>
+          <t>Épure pour une bonbonnière</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>crayon, papier</t>
+          <t>encre, gouache, papier</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>technique de dessin</t>
+          <t>lavis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>74948</v>
+        <v>74941</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Étude de fleurs</t>
+          <t>Étude de narcisses</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>1895 - </t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>74933</v>
+        <v>74928</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Étude de lys</t>
+          <t>Étude d'un lys</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon</t>
+          <t>crayon, papier</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>74934</v>
+        <v>74929</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Étude d'iris</t>
+          <t>Étude d'un lys</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>crayon, papier</t>
+          <t>papier, crayon de couleur</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>74935</v>
+        <v>74930</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Étude d'iris</t>
+          <t>Épure pour une carafe</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>crayon, papier</t>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>74936</v>
+        <v>74931</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une bonbonnière</t>
+          <t>Épure pour un vase</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>encre, gouache, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H57" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>74937</v>
+        <v>74932</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Étude d'iris</t>
+          <t>Étude d'une branche d'orchidée</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>74928</v>
+        <v>74933</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Étude d'un lys</t>
+          <t>Étude de lys</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>crayon, papier</t>
+          <t>papier, crayon</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>74929</v>
+        <v>74934</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Étude d'un lys</t>
+          <t>Étude d'iris</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon de couleur</t>
+          <t>crayon, papier</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>74930</v>
+        <v>74935</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une carafe</t>
+          <t>Étude d'iris</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
+          <t>crayon, papier</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>74931</v>
+        <v>74936</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un vase</t>
+          <t>Épure pour une bonbonnière</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
-[...2 lines deleted...]
-      <c r="H62" s="2"/>
+          <t>encre, gouache, papier</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>lavis</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>74932</v>
+        <v>74937</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Étude d'une branche d'orchidée</t>
+          <t>Étude d'iris</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>crayon, papier</t>
@@ -3651,636 +3651,636 @@
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>1898 - </t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>pendentif</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>or, émail, ivoire, opale, diamant</t>
         </is>
       </c>
       <c r="H91" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>72617</v>
+        <v>73359</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Pendentif "Cygne et Serpents" ou "Cygne et deux serpents"</t>
+          <t>Épure pour des corsages "Lys du Japon"</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>pendentif</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>or, émail, opale, rubis, diamant, perle</t>
-[...2 lines deleted...]
-      <c r="H92" s="2"/>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin, rehaussé</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>73359</v>
+        <v>72617</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Épure pour des corsages "Lys du Japon"</t>
+          <t>Pendentif "Cygne et Serpents" ou "Cygne et deux serpents"</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>pendentif</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>or, émail, opale, rubis, diamant, perle</t>
+        </is>
+      </c>
+      <c r="H93" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>73716</v>
+        <v>73724</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une lorgnette "Héron, Serpent et Iris"</t>
+          <t>Épure pour un pendentif "Deux Cygnes et Nénuphar"</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>73717</v>
+        <v>73692</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Épure pour le peigne décoratif "Oiseaux et Iris"</t>
+          <t>Épure pour des chaînes</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>73718</v>
+        <v>73694</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Muguet !"</t>
+          <t>Épure pour parures de corsage</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
+          <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>73719</v>
+        <v>73713</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Charmeuse"</t>
+          <t>Épure pour un pendentif "Léda"</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, papier</t>
+          <t>encre, papier, aquarelle, gouache, crayon</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>73720</v>
+        <v>73714</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un vase "Plumes de Paon"</t>
+          <t>Épure pour un pendentif </t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, papier</t>
+          <t>papier, gouache, encre, crayon</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>73721</v>
+        <v>73716</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>Épure pour des bijoux</t>
+          <t>Épure pour une lorgnette "Héron, Serpent et Iris"</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
+          <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>73722</v>
+        <v>73717</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un peigne décoratif "Hibou et Chauve-Souris"</t>
+          <t>Épure pour le peigne décoratif "Oiseaux et Iris"</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, papier</t>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>73723</v>
+        <v>73718</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "(Deux) Serpents"</t>
+          <t>Épure pour un pendentif "Muguet !"</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>73724</v>
+        <v>73719</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Deux Cygnes et Nénuphar"</t>
+          <t>Épure pour un pendentif "Charmeuse"</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>73692</v>
+        <v>73720</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Épure pour des chaînes</t>
+          <t>Épure pour un vase "Plumes de Paon"</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
+          <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>73694</v>
+        <v>73721</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Épure pour parures de corsage</t>
+          <t>Épure pour des bijoux</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, papier</t>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>73713</v>
+        <v>73722</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Léda"</t>
+          <t>Épure pour un peigne décoratif "Hibou et Chauve-Souris"</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>encre, papier, aquarelle, gouache, crayon</t>
+          <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>73714</v>
+        <v>73723</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif </t>
+          <t>Épure pour un pendentif "(Deux) Serpents"</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>papier, gouache, encre, crayon</t>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
         <v>74969</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>Vase "Plumes de Paon"</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
@@ -4715,123 +4715,123 @@
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>1900 - </t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>104299</v>
+        <v>74943</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>Figurine Papillon</t>
+          <t>Étude d'orchidées</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1903</t>
+          <t>1900 - </t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>bijou</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>or, émail, diamant, rubis, opale, perle, cornaline, tourmaline</t>
-[...2 lines deleted...]
-      <c r="H119" s="2"/>
+          <t>crayon noir, papier</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>74943</v>
+        <v>104299</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>Étude d'orchidées</t>
+          <t>Figurine Papillon</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>1900 - </t>
+          <t>1900 - 1903</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>bijou</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>crayon noir, papier</t>
-[...6 lines deleted...]
-      </c>
+          <t>or, émail, diamant, rubis, opale, perle, cornaline, tourmaline</t>
+        </is>
+      </c>
+      <c r="H120" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
         <v>73589</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>Épure pour un éventail et une épingle</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>1901 - 1925</t>
         </is>
       </c>
@@ -4951,159 +4951,159 @@
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>1901 - </t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>crayon, aquarelle, papier</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>72619</v>
+        <v>40600</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>Pendentif / broche "Libellule"</t>
+          <t>Orchidée</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>Collection Philippe et Marcel Wolfers</t>
+          <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>1902 - </t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>pendentif, broche</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>or, émail, diamant, opale</t>
-[...2 lines deleted...]
-      <c r="H125" s="2"/>
+          <t>verre</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>technique du verre</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>72717</v>
+        <v>72619</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>Broche "Niké"</t>
+          <t>Pendentif / broche "Libellule"</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>1902 - </t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>broche</t>
+          <t>pendentif, broche</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>or, émail, diamant, perle, améthyste, émeraude, cornaline</t>
+          <t>or, émail, diamant, opale</t>
         </is>
       </c>
       <c r="H126" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>40600</v>
+        <v>72717</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Orchidée</t>
+          <t>Broche "Niké"</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>Collection Gillion Crowet</t>
+          <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>1902 - </t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>broche</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
-[...6 lines deleted...]
-      </c>
+          <t>or, émail, diamant, perle, améthyste, émeraude, cornaline</t>
+        </is>
+      </c>
+      <c r="H127" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
         <v>73608</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>Épure pour un pendentif " Feuille d'Automne"</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>1902 - </t>
         </is>
       </c>
@@ -5543,235 +5543,235 @@
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>73602</v>
+        <v>73604</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif </t>
+          <t>Épure pour un pendentif "Mante religieuse"</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H140" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H140" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>73603</v>
+        <v>73605</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Libellule"</t>
+          <t>Épure pour un pendentif </t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H141" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>73604</v>
+        <v>73606</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif "Mante religieuse"</t>
+          <t>Épure pour un pendentif</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H142" s="2"/>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>73605</v>
+        <v>73602</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>Épure pour un pendentif </t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H143" s="2"/>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>technique de dessin</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>73606</v>
+        <v>73603</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>Épure pour un pendentif</t>
+          <t>Épure pour un pendentif "Libellule"</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>1904 - </t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
-      <c r="H144" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H144" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
         <v>73598</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>Épure pour un pendentif "Lucane"</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>1907 - </t>
         </is>
       </c>