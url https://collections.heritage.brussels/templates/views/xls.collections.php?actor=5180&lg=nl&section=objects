--- v1 (2026-01-11)
+++ v2 (2026-04-10)
@@ -1099,125 +1099,125 @@
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>oeuvre d'art en espace public, groupe sculpté</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>bronze, pierre bleue</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>73505</v>
+        <v>66262</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>La déesse du Bocq</t>
+          <t>Jeune fille aux grappes de raisin</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Art en espace public - Saint-Gilles</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Lambeaux, Jef / J. Petermann</t>
+          <t>Lambeaux,  Jef / Lambeaux, Jef</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1900 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>sculpture, oeuvre d'art en espace public</t>
+          <t>buste</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>marbre</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte</t>
+          <t>technique de sculpture, taillé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>66262</v>
+        <v>73505</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Jeune fille aux grappes de raisin</t>
+          <t>La déesse du Bocq</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Art en espace public - Saint-Gilles</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Lambeaux,  Jef / Lambeaux, Jef</t>
+          <t>Lambeaux, Jef / J. Petermann</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1900 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>buste</t>
+          <t>sculpture, oeuvre d'art en espace public</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>marbre</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, taillé</t>
+          <t>technique de fonte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>66263</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>L'artiste dans une attitude de méditation</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Lambeaux, Jef / Lambeaux,  Jef</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1907 - </t>