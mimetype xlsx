--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -179,247 +179,247 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>39539</v>
+        <v>39538</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Nu couché</t>
+          <t>Nu debout</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>39540</v>
+        <v>39539</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Cap Martin</t>
+          <t>Nu couché</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>39541</v>
+        <v>39540</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Fillette à la poupée</t>
+          <t>Cap Martin</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>39543</v>
+        <v>39541</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Fillette au tricot</t>
+          <t>Fillette à la poupée</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>39505</v>
+        <v>39543</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Crépuscule</t>
+          <t>Fillette au tricot</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>39549</v>
+        <v>39505</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Retour de l'enfant</t>
+          <t>Crépuscule</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>39522</v>
+        <v>39549</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Nu assis</t>
+          <t>Retour de l'enfant</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
@@ -435,119 +435,119 @@
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>39523</v>
+        <v>39522</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Fille des îles</t>
+          <t>Nu assis</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>39526</v>
+        <v>39523</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Coiffure</t>
+          <t>Fille des îles</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>39538</v>
+        <v>39526</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Nu debout</t>
+          <t>Coiffure</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
@@ -1175,189 +1175,189 @@
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1949 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>39535</v>
+        <v>39497</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Automne</t>
+          <t>Portrait</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1949 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>39497</v>
+        <v>39535</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Portrait</t>
+          <t>Automne</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1949 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>39527</v>
+        <v>39489</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Burnous</t>
+          <t>Nu couché</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1950 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, marouflé</t>
+          <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>39489</v>
+        <v>39527</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Nu couché</t>
+          <t>Burnous</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1950 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture</t>
+          <t>technique de peinture, marouflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
         <v>39691</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Femme assise</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1951 - </t>
@@ -1471,1307 +1471,1387 @@
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1953 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>39513</v>
+        <v>39508</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Danse au jardin</t>
+          <t>Danseuse</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1957 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>panneau</t>
+          <t>papier, aquarelle</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>39501</v>
+        <v>39513</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Enfant à la poupée</t>
+          <t>Danse au jardin</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1958 - </t>
+          <t>1957 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G39" s="2"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>39484</v>
+        <v>39537</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Courrier du matin</t>
+          <t>Paysage</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1958 - </t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G40" s="2"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>39537</v>
+        <v>39501</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Paysage</t>
+          <t>Enfant à la poupée</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>1958 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G41" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="2"/>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>39502</v>
+        <v>39484</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Paysage</t>
+          <t>Courrier du matin</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1959 - </t>
+          <t>1958 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G42" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="2"/>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>39544</v>
+        <v>39502</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Hiver au parc de Woluwe</t>
+          <t>Paysage</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>1959 - </t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>carton</t>
+          <t>panneau</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>39507</v>
+        <v>39544</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Bouleaux</t>
+          <t>Hiver au parc de Woluwe</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>1960 - </t>
+          <t>1959 - </t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>panneau</t>
+          <t>carton</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>38982</v>
+        <v>39507</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Calme au Parc Josaphat</t>
+          <t>Bouleaux</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1960 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G45" s="2"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>39525</v>
+        <v>38982</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Nu debout</t>
+          <t>Calme au Parc Josaphat</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1960 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
-[...6 lines deleted...]
-      </c>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G46" s="2"/>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>39529</v>
+        <v>39525</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Couture</t>
+          <t>Nu debout</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1960 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>panneau</t>
+          <t>papier, fusain</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture</t>
+          <t>dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>39533</v>
+        <v>39529</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Nu couché</t>
+          <t>Couture</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>1960 - </t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>39494</v>
+        <v>39533</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Demoiselle</t>
+          <t>Nu couché</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1961 - </t>
+          <t>1960 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>39499</v>
+        <v>39494</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Arbres</t>
+          <t>Demoiselle</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>1962 - </t>
+          <t>1961 - </t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>39517</v>
+        <v>39499</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Annonciation</t>
+          <t>Arbres</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>1962 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G51" s="2"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>39530</v>
+        <v>39517</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Paysage</t>
+          <t>Annonciation</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>1962 - </t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="2"/>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>39500</v>
+        <v>39530</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Jeune femme</t>
+          <t>Paysage</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>1963 - </t>
+          <t>1962 - </t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G53" s="2"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>39492</v>
+        <v>39500</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Arbres</t>
+          <t>Jeune femme</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>1963 - </t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>39545</v>
+        <v>39492</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Nu couché</t>
+          <t>Arbres</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>1964 - </t>
+          <t>1963 - </t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G55" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="2"/>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>39547</v>
+        <v>39503</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Joie de vivre</t>
+          <t>Nu</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>1964 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G56" s="2"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>papier, aquarelle</t>
+        </is>
+      </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>39493</v>
+        <v>39545</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Jeune hippie</t>
+          <t>Nu couché</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>1964 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>panneau</t>
+          <t>papier, aquarelle</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>39506</v>
+        <v>39547</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Bord de canal</t>
+          <t>Joie de vivre</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>1965 - </t>
+          <t>1964 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>39504</v>
+        <v>39493</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Journée d'été</t>
+          <t>Jeune hippie</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>1967 - </t>
+          <t>1964 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G59" s="2"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>95157</v>
+        <v>39506</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Saule pleureur</t>
+          <t>Bord de canal</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1967 - </t>
+          <t>1965 - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
-[...7 lines deleted...]
-      <c r="H60" s="2"/>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>technique de peinture</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>39532</v>
+        <v>39504</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Église</t>
+          <t>Journée d'été</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>1967 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G61" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="2"/>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>39039</v>
+        <v>95157</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Nature morte</t>
+          <t>Saule pleureur</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>1968 - </t>
+          <t>1967 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>panneau</t>
-[...6 lines deleted...]
-      </c>
+          <t>panneau, peinture à l'huile</t>
+        </is>
+      </c>
+      <c r="H62" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>39437</v>
+        <v>39532</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Rêverie</t>
+          <t>Église</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>1968 - </t>
+          <t>1967 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G63" s="2"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>39490</v>
+        <v>39039</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Femme se coiffant</t>
+          <t>Nature morte</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>1968 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>panneau</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>39521</v>
+        <v>39437</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Couchant sur le Colisée</t>
+          <t>Rêverie</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>1971 - </t>
+          <t>1968 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>39071</v>
+        <v>39490</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Femme se coiffant</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>1971 - </t>
+          <t>1968 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G66" s="2"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>panneau</t>
+        </is>
+      </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>39491</v>
+        <v>39521</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Portrait</t>
+          <t>Couchant sur le Colisée</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1971 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>39548</v>
+        <v>39071</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Nu couché</t>
+          <t>Femme se coiffant</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1972 - </t>
+          <t>1971 - </t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G68" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G68" s="2"/>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>39536</v>
+        <v>39491</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Zulzeke</t>
+          <t>Portrait</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Minsart, Maurice</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1972 - </t>
+          <t>1971 - </t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
-      <c r="G69" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G69" s="2"/>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
+        <v>39548</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>Nu couché</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Schaerbeek</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Minsart, Maurice</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>1972 - </t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>carton, gouache</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>technique de peinture</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="n">
+        <v>39536</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>Zulzeke</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Schaerbeek</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Minsart, Maurice</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>1972 - </t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>carton</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>technique de peinture</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="n">
         <v>39511</v>
       </c>
-      <c r="B70" s="2" t="inlineStr">
+      <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Nu couché</t>
         </is>
       </c>
-      <c r="C70" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E70" s="2" t="inlineStr">
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Schaerbeek</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Minsart, Maurice</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
         <is>
           <t>1973 - </t>
         </is>
       </c>
-      <c r="F70" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G70" s="2" t="inlineStr">
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>tableau</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
         <is>
           <t>carton, gouache</t>
         </is>
       </c>
-      <c r="H70" s="2" t="inlineStr">
+      <c r="H72" s="2" t="inlineStr">
         <is>
           <t>technique de peinture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">