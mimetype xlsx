--- v1 (2026-01-09)
+++ v2 (2026-04-12)
@@ -179,285 +179,285 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>43010</v>
+        <v>43604</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Autel de l'Ordre de Malte</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1939</t>
+          <t>1930 - 1930</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>autel</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>marbre, métal</t>
+          <t>marbre, laiton</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique d'assemblage</t>
+          <t>technique de sculpture, technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>43604</v>
+        <v>43636</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>fonts baptismaux</t>
+          <t>Le baptême du Christ</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1930 - 1930</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>fonts baptismaux</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>marbre, laiton</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de repoussage</t>
+          <t>technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>43636</v>
+        <v>43637</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Le baptême du Christ</t>
+          <t>Christ en croix</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1930 - 1930</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>43637</v>
+        <v>43010</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Christ en croix</t>
+          <t>Autel de l'Ordre de Malte</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1930</t>
+          <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>autel</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>marbre, métal</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage</t>
+          <t>technique de sculpture, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>43008</v>
+        <v>43649</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>fonts baptismaux</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Eglise de la Sainte-Trinité</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1935 - 1945</t>
+          <t>1935 - 1935</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>fonts baptismaux</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>marbre</t>
+          <t>argent, pierre précieuse</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>43649</v>
+        <v>43008</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>1935 - 1935</t>
+          <t>1935 - 1945</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre précieuse</t>
+          <t>marbre</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>43596</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>maître autel</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1945 - 1945</t>