--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -339,1165 +339,1165 @@
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1980 - </t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>63243</v>
+        <v>57087</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Portfolio EXPRESS</t>
+          <t>Express</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1981 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>art graphique</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>56062</v>
+        <v>63243</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Aux Médianes de Cymbiola</t>
+          <t>Portfolio EXPRESS</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1981 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>56063</v>
+        <v>56062</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Aux Médianes de Cymbiola</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1981 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, technique de dessin</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>57087</v>
+        <v>56063</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Express</t>
+          <t>Aux Médianes de Cymbiola</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1981 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>art graphique</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>technique d'impression, technique de dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>62651</v>
+        <v>56309</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t> Carte postale Le Rail</t>
+          <t>Les Médianes de Cymbiola NL</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>1982 - 1991</t>
+          <t>1982 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>carte postale</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>56068</v>
+        <v>56310</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Le Rail</t>
+          <t>Le Rail NL</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1982 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>56071</v>
+        <v>62651</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Le Rail - Edition de luxe</t>
+          <t> Carte postale Le Rail</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1982 - </t>
+          <t>1982 - 1991</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>carte postale</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, dessin</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>56309</v>
+        <v>56068</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Les Médianes de Cymbiola NL</t>
+          <t>Le Rail</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1982 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>56310</v>
+        <v>56071</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Le Rail NL</t>
+          <t>Le Rail - Edition de luxe</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1982 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>55171</v>
+        <v>56083</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t> Exposition vente les bandes dessinées de Schuiten - Renard</t>
+          <t>L'Evasion d'Ivan Casablanca</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Renard , Claude</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>62850</v>
+        <v>56464</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Brussels International Festival of Fantasy, Science-Fiction &amp; Thriller Films</t>
+          <t>Cymbiola (Les Médianes de Cymbiola)</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>56069</v>
+        <v>62540</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Le Rail</t>
+          <t> Exposition, vente “Les bandes dessinées de Schuiten-Renard”</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Schuiten, Francois / Renard , Claude / Smolderen, Thierry</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>56083</v>
+        <v>55171</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>L'Evasion d'Ivan Casablanca</t>
+          <t> Exposition vente les bandes dessinées de Schuiten - Renard</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>56464</v>
+        <v>62850</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Cymbiola (Les Médianes de Cymbiola)</t>
+          <t>Brussels International Festival of Fantasy, Science-Fiction &amp; Thriller Films</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>62540</v>
+        <v>56069</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t> Exposition, vente “Les bandes dessinées de Schuiten-Renard”</t>
+          <t>Le Rail</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude / Smolderen, Thierry</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>54791</v>
+        <v>57337</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Schuiten - Renard</t>
+          <t>Gwendoline et les machinistes NL</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Renard , Claude / Schuiten, Francois</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1985 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>57337</v>
+        <v>54791</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Gwendoline et les machinistes NL</t>
+          <t>Schuiten - Renard</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude / Schuiten, Francois</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1985 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>62544</v>
+        <v>56084</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Anne</t>
+          <t>L'Evasion d'Ivan Casablanca</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Van Veen, Herman / Schuiten, Francois / Renard , Claude</t>
+          <t>Renard , Claude</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1986 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>objet de communication</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>papier, vinyle, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>56064</v>
+        <v>57516</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Aux Médianes de Cymbiola</t>
+          <t>Les Elfes de Pomariolus</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Renard , Claude / Vasseur, Yves</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1986 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, dessin</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>56072</v>
+        <v>62544</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Le Rail</t>
+          <t>Anne</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Van Veen, Herman / Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1986 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>objet de communication</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, vinyle, encre</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>56084</v>
+        <v>56064</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>L'Evasion d'Ivan Casablanca</t>
+          <t>Aux Médianes de Cymbiola</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1986 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>57516</v>
+        <v>56072</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Les Elfes de Pomariolus</t>
+          <t>Le Rail</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude / Vasseur, Yves</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1986 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>56065</v>
+        <v>56313</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Aux Médianes de Cymbiola</t>
+          <t>Le rendez-vous d'Angkor. Une aventure d'Ivan Casablanca NL</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Renard , Claude / Fromental, Jean-Luc</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1987 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, dessin</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>56313</v>
+        <v>57338</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Le rendez-vous d'Angkor. Une aventure d'Ivan Casablanca NL</t>
+          <t>Antoine Joseph Moneuse</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude / Fromental, Jean-Luc</t>
+          <t>Renard , Claude / Vasseur, Yves</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1987 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>57338</v>
+        <v>56065</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Antoine Joseph Moneuse</t>
+          <t>Aux Médianes de Cymbiola</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Renard , Claude / Vasseur, Yves</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1987 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>56066</v>
+        <v>57253</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Aux Médianes de Cymbiola</t>
+          <t> Bande dessinée et littérature graphique</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Schuiten, Francois / Renard , Claude / Alberelli , Christian</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>bande dessinée</t>
+          <t>livre</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, dessin</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>56074</v>
+        <v>56066</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Le Rail</t>
+          <t>Aux Médianes de Cymbiola</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>57253</v>
+        <v>56074</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t> Bande dessinée et littérature graphique</t>
+          <t>Le Rail</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude / Alberelli , Christian</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>livre</t>
+          <t>bande dessinée</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>technique d'impression, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
         <v>56552</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Die Medianen von Zymbiola (Les Médianes de Cymbiola)</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1990 - </t>
@@ -1735,160 +1735,160 @@
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>bande dessinée</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>62566</v>
+        <v>62283</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Coffret Le Théâtre des images + Un festival en images</t>
+          <t>Express Portfolio Reédition</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Peeters, Benoît / Renard , Claude</t>
+          <t>Schuiten, Francois / Renard , Claude</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>documents et ouvrages</t>
+          <t>art graphique</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>carton, matière plastique, encre</t>
+          <t>papier, encre, carton</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>62973</v>
+        <v>62566</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Le Théâtre des images</t>
+          <t>Coffret Le Théâtre des images + Un festival en images</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Peeters, Benoît / Renard , Claude</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>documents et ouvrages</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>papier, matière plastique, encre</t>
+          <t>carton, matière plastique, encre</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>62283</v>
+        <v>62973</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Express Portfolio Reédition</t>
+          <t>Le Théâtre des images</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Renard , Claude</t>
+          <t>Schuiten, Francois / Peeters, Benoît / Renard , Claude</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>art graphique</t>
+          <t>documents et ouvrages</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>papier, encre, carton</t>
+          <t>papier, matière plastique, encre</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
         <v>56076</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Métamorphoses</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Renard , Claude</t>