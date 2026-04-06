--- v0 (2025-11-15)
+++ v1 (2026-04-06)
@@ -419,241 +419,241 @@
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>soie, viscose, polyester</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>satin, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>60339</v>
+        <v>74241</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Robe longue</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>1999 - </t>
+          <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>mouton</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>74241</v>
+        <v>60339</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Robe longue</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>1999 - 2000</t>
+          <t>1999 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>mouton</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>74102</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>54908</v>
+        <v>60780</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Blouse</t>
+          <t>Maxi-robe</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>60780</v>
+        <v>54908</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Maxi-robe</t>
+          <t>Blouse</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>87855</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Ensemble veste, pantalon et chaussures</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>