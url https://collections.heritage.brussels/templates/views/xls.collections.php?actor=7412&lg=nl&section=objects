--- v1 (2026-01-11)
+++ v2 (2026-04-17)
@@ -219,907 +219,907 @@
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>jersey, enduit, broderie, dentelle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>60652</v>
+        <v>63119</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Tailleur</t>
+          <t>Jupe crayon</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Theyskens, Olivier / Olivier Theyskens</t>
+          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>jupe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
-[...2 lines deleted...]
-      <c r="H3" s="2"/>
+          <t>cuir, soie</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>teint, sergé</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>63119</v>
+        <v>95503</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Jupe crayon</t>
+          <t>Robe-chemisier</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>cuir, soie</t>
+          <t>lin, soie</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>teint, sergé</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>95503</v>
+        <v>60652</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Robe-chemisier</t>
+          <t>Tailleur</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
+          <t>Theyskens, Olivier / Olivier Theyskens</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>lin, soie</t>
-[...6 lines deleted...]
-      </c>
+          <t>cuir</t>
+        </is>
+      </c>
+      <c r="H5" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>60309</v>
+        <v>86166</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Corsage</t>
+          <t>Chemisier</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>2000 - </t>
+          <t>2000 - 2001</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>teint</t>
+          <t>organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>86166</v>
+        <v>88056</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Chemisier</t>
+          <t>Cuissarde </t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>2000 - 2001</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>botte</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
-[...6 lines deleted...]
-      </c>
+          <t>cuir</t>
+        </is>
+      </c>
+      <c r="H7" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>88056</v>
+        <v>88057</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Cuissarde </t>
+          <t>Robe longue </t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2001</t>
+          <t>2000 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>botte</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
-[...2 lines deleted...]
-      <c r="H8" s="2"/>
+          <t>soie</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>mousseline</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>88057</v>
+        <v>60309</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Robe longue </t>
+          <t>Corsage</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>cuir</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>mousseline</t>
+          <t>teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>56206</v>
+        <v>88055</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Bottine</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>2001 - </t>
+          <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>botte</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
-[...6 lines deleted...]
-      </c>
+          <t>cuir</t>
+        </is>
+      </c>
+      <c r="H10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>88055</v>
+        <v>53610</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Bottine</t>
+          <t>Veste </t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
+          <t>Theyskens, Olivier / Olivier Theyskens</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>2001 - 2002</t>
-[...6 lines deleted...]
-      </c>
+          <t>2001 - </t>
+        </is>
+      </c>
+      <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
-      <c r="H11" s="2"/>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>teint</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>53610</v>
+        <v>53613</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Veste </t>
+          <t>Cape</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Theyskens, Olivier / Olivier Theyskens</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>2001 - </t>
         </is>
       </c>
-      <c r="F12" s="2"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>manteau</t>
+        </is>
+      </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>53613</v>
+        <v>54043</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Cape</t>
+          <t>Robe drapée</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Theyskens, Olivier / Olivier Theyskens</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>2001 - </t>
+          <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>teint</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>54043</v>
+        <v>56206</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Robe drapée</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Theyskens, Olivier / Olivier Theyskens</t>
+          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2001 - 2002</t>
+          <t>2001 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>88058</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Robe longue </t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>54153</v>
+        <v>63108</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Robe boule</t>
+          <t>Robe bustier</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Theyskens, Olivier / Rochas , Marcel</t>
+          <t>Rochas , Marcel / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>2004 - 2005</t>
+          <t>2004 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>métal, soie, coton</t>
+          <t>coton, soie, laine, élasthane</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>tulle, sergé</t>
+          <t>dentelle mécanique, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>63108</v>
+        <v>54153</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Robe bustier</t>
+          <t>Robe boule</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Rochas , Marcel / Theyskens, Olivier</t>
+          <t>Theyskens, Olivier / Rochas , Marcel</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>2004 - </t>
+          <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>coton, soie, laine, élasthane</t>
+          <t>métal, soie, coton</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, toile</t>
+          <t>tulle, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>54155</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Robe drapée</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Theyskens, Olivier / Rochas , Marcel</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>2006 - 2007</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>63107</v>
+        <v>63113</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Mini-robe drapée</t>
+          <t>Robe drapée</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>soie, coton, polyester</t>
+          <t>soie, polyamide (=nylon), fil de métal</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>satin, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>63113</v>
+        <v>76021</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Robe drapée</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>soie, polyamide (=nylon), fil de métal</t>
+          <t>élasthane, soie</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>satin, broderie</t>
+          <t>imprimé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>76021</v>
+        <v>63107</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Mini-robe drapée</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>élasthane, soie</t>
+          <t>soie, coton, polyester</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>imprimé, satin</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>56038</v>
+        <v>76027</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Robe fourreau</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>2009 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>soie, fibres synthétiques</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>satin, toile</t>
+          <t>imprimé, mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>76027</v>
+        <v>53988</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe bustier</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Nina Ricci,  / Theyskens, Olivier</t>
+          <t>Theyskens, Olivier / Nina Ricci</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>2009 - </t>
+          <t>2009 - 2010</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
-[...6 lines deleted...]
-      </c>
+          <t>soie, laine, verre, fibres synthétiques</t>
+        </is>
+      </c>
+      <c r="H23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>53988</v>
+        <v>56038</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Robe bustier</t>
+          <t>Robe fourreau</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Theyskens, Olivier / Nina Ricci</t>
+          <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>2009 - 2010</t>
+          <t>2009 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>soie, laine, verre, fibres synthétiques</t>
-[...2 lines deleted...]
-      <c r="H24" s="2"/>
+          <t>soie, fibres synthétiques</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>satin, toile</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>58554</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Jupon crinoline</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Theyskens, Olivier / Olivier Theyskens</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>