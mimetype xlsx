--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -483,125 +483,125 @@
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1968 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>57998</v>
+        <v>95439</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Cape</t>
+          <t>Châle</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Balmain, Pierre / Balmain</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>drap</t>
+          <t>tricot</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>95439</v>
+        <v>57998</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Châle</t>
+          <t>Cape</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Balmain, Pierre / Balmain</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - 1975</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>tricot</t>
+          <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>57849</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Robe du soir "Mirage"</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Valens,  / Balmain, Pierre / Balmain,  / Wittamer, Louis / De Camps, Berthe</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1972 - 1973</t>