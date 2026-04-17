--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -499,445 +499,445 @@
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>60085</v>
+        <v>60117</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>T-shirt</t>
+          <t>Gants</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>2002 - </t>
+          <t>2002 - 2003</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>gant</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>jersey</t>
+          <t>tricot, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>60117</v>
+        <v>60085</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Gants</t>
+          <t>T-shirt</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
+          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>2002 - 2003</t>
+          <t>2002 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>gant</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>tricot, sérigraphié</t>
+          <t>jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>60153</v>
+        <v>60131</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Débardeur "Cupboard 8"</t>
+          <t>Sac banane</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>2003 - 2004</t>
+          <t>2003 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>sac</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>cuir</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique</t>
+          <t>teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>60154</v>
+        <v>60149</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Gilet</t>
+          <t>Débardeur</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>coton, soie</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>jersey, crêpe</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>60215</v>
+        <v>60153</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Chemise</t>
+          <t>Débardeur "Cupboard 8"</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2003 - </t>
+          <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>60216</v>
+        <v>60154</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Bottines</t>
+          <t>Gilet</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>chaussure</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>coton, cuir</t>
+          <t>coton, soie</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>toile, peint</t>
+          <t>jersey, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>105887</v>
+        <v>60215</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Chemise</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>coton, polyamide (=nylon)</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>36595</v>
+        <v>60216</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Gilet "Fork"</t>
+          <t>Bottines</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>2003 - 2004</t>
+          <t>2003 - </t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>chaussure</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, cuir</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>toile, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>60131</v>
+        <v>105887</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Sac banane</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
+          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>sac</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
+          <t>coton, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>teint</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>60149</v>
+        <v>36595</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Débardeur</t>
+          <t>Gilet "Fork"</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>2003 - </t>
+          <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>60159</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Foulard</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>