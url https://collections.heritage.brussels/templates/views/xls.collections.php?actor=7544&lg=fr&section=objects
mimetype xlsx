--- v0 (2026-01-09)
+++ v1 (2026-04-14)
@@ -615,165 +615,165 @@
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1963 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>robe longue, manteau, ensemble de cérémonie</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>dentelle mécanique, organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>57806</v>
+        <v>95494</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe de mariée</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Valens,  / Lanvin,  / Crahay, Jules François</t>
+          <t>Valens</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1964 - 1965</t>
+          <t>1964 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe de cérémonie</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>organza, pékin, velours</t>
+          <t>organza, broderie, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>95494</v>
+        <v>95504</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Robe de mariée</t>
+          <t>Ensemble robe de mariée et traîne</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Valens</t>
+          <t>Valens,  / Wittamer, Louis / De Camps, Berthe</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1964 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>robe de cérémonie</t>
+          <t>robe de cérémonie, traîne</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon)</t>
+          <t>soie, matière plastique</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>organza, broderie, dentelle mécanique</t>
+          <t>shantung, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>95504</v>
+        <v>57806</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe de mariée et traîne</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Valens,  / Wittamer, Louis / De Camps, Berthe</t>
+          <t>Valens,  / Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1964 - </t>
+          <t>1964 - 1965</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>robe de cérémonie, traîne</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>soie, matière plastique</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>shantung, broderie</t>
+          <t>organza, pékin, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>53934</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Pierre Cardin,  / Valens,  / Wittamer, Louis / De Camps, Berthe</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1966 - 1968</t>