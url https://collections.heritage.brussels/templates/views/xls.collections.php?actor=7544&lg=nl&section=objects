--- v0 (2025-11-16)
+++ v1 (2026-04-15)
@@ -1215,165 +1215,165 @@
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1972 - 1973</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>98225</v>
+        <v>95510</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Robe-chemise</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Valens</t>
+          <t>Valens,  / Ted Lapidus</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1980 - 1989</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>jacquard ou façonné</t>
+          <t>drap, peigné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>105116</v>
+        <v>98225</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Valentino,  / Garavani, Valentino Clemente Ludovico / Valens,  / De Camps, Berthe / Wittamer, Louis</t>
+          <t>Valens</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1980 - 1990</t>
+          <t>1980 - 1989</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>acétate, viscose, matière plastique</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>95510</v>
+        <v>105116</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Robe-chemise</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Valens,  / Ted Lapidus</t>
+          <t>Valentino,  / Garavani, Valentino Clemente Ludovico / Valens,  / De Camps, Berthe / Wittamer, Louis</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1980 - 1989</t>
+          <t>1980 - 1990</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>acétate, viscose, matière plastique</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>drap, peigné</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>81372</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Robe chemisier</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Valens</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1984 - </t>