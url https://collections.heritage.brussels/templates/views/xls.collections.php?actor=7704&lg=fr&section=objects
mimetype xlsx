--- v0 (2025-11-15)
+++ v1 (2026-04-01)
@@ -584,54 +584,58 @@
           <t>Lieutenant-Général baron Dossin de Saint-Georges</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Art en espace public - Ixelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>De Bremaecker, Eugène Jean / Berchmans, Jules / Hoffman, Lucien / Fonderie Batardy,  / Malfait, François</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1937 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>oeuvre d'art en espace public, monument commémoratif</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
-[...2 lines deleted...]
-      <c r="H12" s="2"/>
+          <t>bronze, pierre</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>moulé, taillé</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>83175</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Monument au cardinal Mercier (VdB)</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Art en espace public  - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Malfait, François / Rombaux, Jean / Rombaux, Egide</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1941 - </t>
         </is>
       </c>