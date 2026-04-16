--- v1 (2026-02-25)
+++ v2 (2026-04-16)
@@ -760,54 +760,58 @@
           <t>Lieutenant-Général baron Dossin de Saint-Georges</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Art en espace public - Ixelles</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>De Bremaecker, Eugène Jean / Berchmans, Jules / Hoffman, Lucien / Fonderie Batardy,  / Malfait, François</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>1937 - </t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>oeuvre d'art en espace public, monument commémoratif</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
-[...2 lines deleted...]
-      <c r="H17" s="2"/>
+          <t>bronze, pierre</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>moulé, taillé</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>38924</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Tête de femme</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>De Bremaecker, Eugène Jean</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1940 - </t>
         </is>
       </c>