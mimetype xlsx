--- v1 (2026-01-01)
+++ v2 (2026-04-06)
@@ -655,125 +655,125 @@
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>54554</v>
+        <v>62930</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Dessin original “Un Siècle Fiévreux - Jules Verne”</t>
+          <t>Taxandria</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Schréder, Etienne</t>
+          <t>Servais, Raoul / Schuiten, Francois / Schréder, Etienne</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>documents et ouvrages</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>matière colorante, papier, crayon</t>
+          <t>matière plastique, papier, encre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>62930</v>
+        <v>54554</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Taxandria</t>
+          <t>Dessin original “Un Siècle Fiévreux - Jules Verne”</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Servais, Raoul / Schuiten, Francois / Schréder, Etienne</t>
+          <t>Schréder, Etienne</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>documents et ouvrages</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>matière plastique, papier, encre</t>
+          <t>matière colorante, papier, crayon</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>56739</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Memórias do Eterno Presente PT (Souvenirs de l'éternel présent)</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Peeters, Benoît / Schréder, Etienne</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>