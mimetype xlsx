--- v0 (2026-01-11)
+++ v1 (2026-04-17)
@@ -419,325 +419,325 @@
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>coton, soie, cuir, polyester</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>toile, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>56317</v>
+        <v>73552</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Ensemble combinaison et ceinture</t>
+          <t>Costume trois-pièces</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>acétate, viscose, cuir</t>
+          <t>polyester, acétate, élasthane, coton</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>73552</v>
+        <v>74725</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Costume trois-pièces</t>
+          <t>Chemise</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>polyester, acétate, élasthane, coton</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>jersey</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>74725</v>
+        <v>85451</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Chemise</t>
+          <t>Combinaison</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>combinaison</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>acétate, viscose, cuir</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>toile</t>
+          <t>satin, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>85451</v>
+        <v>85452</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Combinaison</t>
+          <t>Ensemble manteau, chemise et bermuda</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>2003 - </t>
+          <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>combinaison</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>acétate, viscose, cuir</t>
+          <t>cachemire, coton, laine, métal</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>satin, crêpe</t>
+          <t>sergé, toile, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>85452</v>
+        <v>85453</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau, chemise et bermuda</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>cachemire, coton, laine, métal</t>
+          <t>résine, soie</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile, drap</t>
+          <t>satin, broderie, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>85453</v>
+        <v>85454</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Robe </t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / De Pelsemaeker, Jean-Marc</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>résine, soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>satin, broderie, crêpe</t>
+          <t>toile, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>85454</v>
+        <v>56317</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Ensemble combinaison et ceinture</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / De Pelsemaeker, Jean-Marc</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2003 - 2004</t>
+          <t>2003 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>acétate, viscose, cuir</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>toile, sérigraphié</t>
+          <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>85455</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Ensemble veste, chemise et short</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>
@@ -1135,241 +1135,241 @@
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>2007 - 2008</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>cachemire, soie, laine</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>drap, satin, toile, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>106488</v>
+        <v>106473</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Chapeau</t>
+          <t>Ensemble haut, chemise et bermuda</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>2008 - 2009</t>
+          <t>2008 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, résine</t>
+          <t>soie, coton</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>imprimé sur chaîne, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>106473</v>
+        <v>85466</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut, chemise et bermuda</t>
+          <t>Ensemble manteau, robes</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
-      <c r="F27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F27" s="2"/>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>soie, coton</t>
+          <t>soie, cachemire</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>imprimé sur chaîne, satin</t>
+          <t>satin, peint, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>85466</v>
+        <v>85467</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau, robes</t>
+          <t>Ensemble veste et pantalon</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>2008 - </t>
-[...2 lines deleted...]
-      <c r="F28" s="2"/>
+          <t>2008 - 2009</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>ensemble</t>
+        </is>
+      </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>soie, cachemire</t>
+          <t>laine, crin, cuir, résine synthétique, fil d'argent</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>satin, peint, drap</t>
+          <t>toile, broderie, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>85467</v>
+        <v>85468</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et pantalon</t>
+          <t>Ensemble cape, gilet, pull et bermuda</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / 3 SUISSES,  / Georges Morand</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>2008 - 2009</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>laine, crin, cuir, résine synthétique, fil d'argent</t>
+          <t>laine, soie, coton, cachemire, cuir, chevreau, résine</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>toile, broderie, sergé</t>
+          <t>sergé, maille, toile, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>85468</v>
+        <v>106488</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Ensemble cape, gilet, pull et bermuda</t>
+          <t>Chapeau</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / 3 SUISSES,  / Georges Morand</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>2008 - 2009</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, coton, cachemire, cuir, chevreau, résine</t>
+          <t>laine, soie, résine</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>sergé, maille, toile, satin</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>85469</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Ensemble haut et jupe</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul / Ramanankirahina, Amalia</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>2009 - </t>
@@ -1763,265 +1763,265 @@
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>2012 - 2013</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>laine, coton</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>54035</v>
+        <v>85578</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Knott, Jean-Paul / Jean-Paul Knott</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>2013 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>toile, maille, satin</t>
+          <t>satin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>85578</v>
+        <v>85580</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Ensemble veste, haut et pantacourt</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>2013 - </t>
+          <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>laine, polyester</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>satin, technique d'impression</t>
+          <t>crêpe, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>85580</v>
+        <v>85582</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, haut et pantacourt</t>
+          <t>Veste de tailleur</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>laine, polyester</t>
+          <t>viscose, polyester, élasthane, métal</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>crêpe, satin</t>
+          <t>sergé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>85582</v>
+        <v>85590</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Veste de tailleur</t>
+          <t>Ensemble veste et robe</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>viscose, polyester, élasthane, métal</t>
+          <t>fourrure, viscose, coton, polyester, élasthane</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>sergé, satin</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>85590</v>
+        <v>106062</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et robe</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2014</t>
+          <t>2013 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>fourrure, viscose, coton, polyester, élasthane</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>toile, maille, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>106062</v>
+        <v>54035</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Knott, Jean-Paul / Jean-Paul Knott</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>2013 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>polyester</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>toile, maille, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">