--- v1 (2026-02-25)
+++ v2 (2026-04-15)
@@ -179,255 +179,255 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>55290</v>
+        <v>55206</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Epistola ad virgines sacras prope Cantabrigium consolatoria in aduersis</t>
+          <t>Adagia - Chiliades</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>1528 - </t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>55206</v>
+        <v>55290</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Adagia - Chiliades</t>
+          <t>Epistola ad virgines sacras prope Cantabrigium consolatoria in aduersis</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1528 - </t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>55254</v>
+        <v>55218</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>De recta latini graecique sermonis pronuntiatione dialogus • Dialogus cui titulus Ciceronianus, siue de optimo gen ...</t>
+          <t>De pueris liberaliter instituendis libellus • Encomium artis medicae • Diui Ammbrosii de apologia David • Diui ...</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1529 - </t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>55258</v>
+        <v>55227</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Vidua christiana • Liber Lactantii Firmiani de opificio Dei</t>
+          <t>Opus epistolarum</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1529 - </t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>55218</v>
+        <v>55254</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>De pueris liberaliter instituendis libellus • Encomium artis medicae • Diui Ammbrosii de apologia David • Diui ...</t>
+          <t>De recta latini graecique sermonis pronuntiatione dialogus • Dialogus cui titulus Ciceronianus, siue de optimo gen ...</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1529 - </t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>55227</v>
+        <v>55258</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Opus epistolarum</t>
+          <t>Vidua christiana • Liber Lactantii Firmiani de opificio Dei</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1529 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
@@ -619,185 +619,185 @@
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1531 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>55280</v>
+        <v>55294</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Comediae cum scholiis Erasmi</t>
+          <t>Opera, graece</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Terentius Afer,  / Frobenius, Hieronymus</t>
+          <t>Basilius,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1532 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>55294</v>
+        <v>55299</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Opera, graece</t>
+          <t>Opus de spiritu sancto Erasmo interprete</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Basilius,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1532 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>55299</v>
+        <v>55302</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Opus de spiritu sancto Erasmo interprete</t>
+          <t>Declarationes ad censuras Lutetiae vulgatas sub nomine facultatis theologiae Parisiensis (éd. augmentée)</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Basilius,  / Frobenius, Hieronymus</t>
+          <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1532 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>55302</v>
+        <v>55280</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Declarationes ad censuras Lutetiae vulgatas sub nomine facultatis theologiae Parisiensis (éd. augmentée)</t>
+          <t>Comediae cum scholiis Erasmi</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Erasmus,  / Frobenius, Hieronymus</t>
+          <t>Terentius Afer,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1532 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
@@ -979,105 +979,105 @@
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1535 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>55265</v>
+        <v>55215</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Opera [Fragmenti Commentariorum in Euangelium secundum Mattheum • De vita, phrasi et operibus Origenis]</t>
+          <t>Adagia - Chiliades</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Origenes,  / Frobenius, Hieronymus</t>
+          <t>Erasmus,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1536 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>55215</v>
+        <v>55265</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Adagia - Chiliades</t>
+          <t>Opera [Fragmenti Commentariorum in Euangelium secundum Mattheum • De vita, phrasi et operibus Origenis]</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Maison d’Erasme et Béguinage</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Erasmus,  / Frobenius, Hieronymus</t>
+          <t>Origenes,  / Frobenius, Hieronymus</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1536 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>livre</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">