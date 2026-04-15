--- v1 (2026-02-25)
+++ v2 (2026-04-15)
@@ -179,181 +179,181 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>108153</v>
+        <v>107080</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Affiche de cinéma - Blade runner (Ridley Scott)</t>
+          <t>Affiche d'art - Heure de pointe place de l'Yser</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Durieux , Laurent</t>
         </is>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>affiche</t>
         </is>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>110052</v>
+        <v>107081</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Tirage d'art - Lac d'Annecy</t>
+          <t>Affiche d'art -  Peter et Wendy</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Durieux , Laurent</t>
         </is>
       </c>
       <c r="E3" s="2"/>
-      <c r="F3" s="2"/>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>affiche</t>
+        </is>
+      </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>107080</v>
+        <v>108152</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Affiche d'art - Heure de pointe place de l'Yser</t>
+          <t>Affiche d'art - Mirage on Area 01</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Durieux , Laurent</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>affiche</t>
         </is>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>107081</v>
+        <v>108153</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Affiche d'art -  Peter et Wendy</t>
+          <t>Affiche de cinéma - Blade runner (Ridley Scott)</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Durieux , Laurent</t>
         </is>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>affiche</t>
         </is>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>108152</v>
+        <v>110052</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Affiche d'art - Mirage on Area 01</t>
+          <t>Tirage d'art - Lac d'Annecy</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Durieux , Laurent</t>
         </is>
       </c>
       <c r="E6" s="2"/>
-      <c r="F6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>56249</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Revoir Paris</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>2014 - </t>
@@ -475,355 +475,355 @@
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>technique de dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>55837</v>
+        <v>56704</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t> Vivement dimanche</t>
+          <t> LGV1H25, Envie de ralentir</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>affiche</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>56704</v>
+        <v>56705</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t> LGV1H25, Envie de ralentir</t>
+          <t> Bretagne Express</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>affiche</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>56705</v>
+        <v>57178</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t> Bretagne Express</t>
+          <t>Dialogues</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>dessin, livre</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>57178</v>
+        <v>62527</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Dialogues</t>
+          <t> Dépliant Les Champs Libres Novembre - Décembre 2016</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Durieux , Laurent</t>
+          <t>Schuiten, Francois / Durieux , Jack / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>dessin, livre</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>62527</v>
+        <v>62865</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t> Dépliant Les Champs Libres Novembre - Décembre 2016</t>
+          <t>La Type 12 - Au repos</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Durieux , Jack / Durieux , Laurent</t>
+          <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression</t>
+          <t>technique de dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>62865</v>
+        <v>62920</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>La Type 12 - Au repos</t>
+          <t>Dialogues</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>technique de dessin, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>62920</v>
+        <v>63078</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Dialogues</t>
+          <t>Envie de ralentir</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>carte postale</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>technique de dessin, technique d'impression</t>
+          <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>63078</v>
+        <v>55837</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Envie de ralentir</t>
+          <t> Vivement dimanche</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois / Durieux , Laurent</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>carte postale</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>62907</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Les Cités Obscures - La Fièvre d’Urbicande</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>