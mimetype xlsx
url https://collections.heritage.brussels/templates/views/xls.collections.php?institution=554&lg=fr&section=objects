--- v0 (2025-11-26)
+++ v1 (2026-04-02)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -935,771 +935,795 @@
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ciboire</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>laiton, pierre précieuse</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>105939</v>
+        <v>107940</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Phylactère-reliquaire de saint Antoine de Padoue</t>
+          <t>Vierge de Lourde. Sculpture et peinture murale</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D26" s="2"/>
-      <c r="E26" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" s="2"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
-[...11 lines deleted...]
-      </c>
+          <t>peinture murale, statue</t>
+        </is>
+      </c>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>106139</v>
+        <v>105939</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Calice de l'abbé Benoît Cornet de Peissant</t>
+          <t>Phylactère-reliquaire de saint Antoine de Padoue</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1891 - </t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, pierre fine</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux</t>
+          <t>technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>105936</v>
+        <v>106139</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Calice</t>
+          <t>Calice de l'abbé Benoît Cornet de Peissant</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Bourdon, Armand</t>
+        </is>
+      </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1891 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>argent, émail, pierre fine</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, doré</t>
+          <t>technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>105938</v>
+        <v>105936</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Ostensoir tourelle</t>
+          <t>Calice</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1900 - </t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>107867</v>
+        <v>105938</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Affiche de l'inauguration et bénédiction de l'église</t>
+          <t>Ostensoir tourelle</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1906 - </t>
+          <t>1900 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>affiche</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
-[...2 lines deleted...]
-      <c r="H30" s="2"/>
+          <t>laiton</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>technique de repoussage, doré</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>105950</v>
+        <v>107867</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Autel latéral</t>
+          <t>Affiche de l'inauguration et bénédiction de l'église</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1906 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>autel</t>
+          <t>affiche</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>laiton, marbre</t>
-[...6 lines deleted...]
-      </c>
+          <t>papier, encre</t>
+        </is>
+      </c>
+      <c r="H31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>106133</v>
+        <v>105950</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Croix pectorale des chapelains de la basilique de Lourdes</t>
+          <t>Autel latéral</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Armand-Calliat, Joseph</t>
+          <t>Dehin [frères]</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1909 - </t>
+          <t>1906 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>médaillon, croix et calvaire</t>
+          <t>autel</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>émail, argent</t>
+          <t>laiton, marbre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>106088</v>
+        <v>106133</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Confessionnal</t>
+          <t>Croix pectorale des chapelains de la basilique de Lourdes</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>De Maertelaere, Serafien</t>
+          <t>Armand-Calliat, Joseph</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1923 - </t>
+          <t>1909 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>confessionnal</t>
+          <t>médaillon, croix et calvaire</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>émail, argent</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>taillé</t>
+          <t>technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>105948</v>
+        <v>106088</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Autel des douleurs de la Vierge</t>
+          <t>Confessionnal</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
-      <c r="D34" s="2"/>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>De Maertelaere, Serafien</t>
+        </is>
+      </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1923 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>autel</t>
+          <t>confessionnal</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture</t>
+          <t>taillé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>105954</v>
+        <v>105948</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Fonts baptismaux</t>
+          <t>Autel des douleurs de la Vierge</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1932 - </t>
+          <t>1923 - </t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>fonts baptismaux</t>
+          <t>autel</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>laiton, pierre</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique des métaux</t>
+          <t>technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>106067</v>
+        <v>105954</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Pietà avec saint Jean Évangeliste</t>
+          <t>Fonts baptismaux</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1933 - </t>
+          <t>1932 - </t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile, bois</t>
+          <t>laiton, pierre</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>peint</t>
+          <t>technique de sculpture, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>105941</v>
+        <v>106067</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Chemin de croix</t>
+          <t>Pietà avec saint Jean Évangeliste</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Desmedt, Jos</t>
+          <t>Serneels, Antoine</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1935 - </t>
+          <t>1933 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>chemin de croix</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>bois, peinture à l'huile</t>
+          <t>peinture à l'huile, bois</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>105945</v>
+        <v>105941</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Christ au Jardin des Oliviers</t>
+          <t>Chemin de croix</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Desmedt, Jos</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>chemin de croix</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>toile, peinture à l'huile</t>
+          <t>bois, peinture à l'huile</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>105946</v>
+        <v>105945</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Résurrection du Christ</t>
+          <t>Christ au Jardin des Oliviers</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Desmedt, Jos</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>106070</v>
+        <v>105946</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Ostensoir-soleil</t>
+          <t>Résurrection du Christ</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Devroye [frères]</t>
+          <t>Desmedt, Jos</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>1938 - </t>
+          <t>1935 - </t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>métal, émail, ivoire</t>
+          <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, doré</t>
+          <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>105940</v>
+        <v>106070</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>La Parole et le Pain</t>
+          <t>Ostensoir-soleil</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Muller, Jacques</t>
+          <t>Devroye [frères]</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1960 - </t>
+          <t>1938 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>peinture murale</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
+          <t>métal, émail, ivoire</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>peint</t>
+          <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>105944</v>
+        <v>105940</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Christ en Croix</t>
+          <t>La Parole et le Pain</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Holemans, Henri-Joseph</t>
+          <t>Muller, Jacques</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1965</t>
+          <t>1960 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>peinture murale</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux</t>
+          <t>peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>106094</v>
+        <v>105944</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Autel face aux paroissiens</t>
+          <t>Christ en Croix</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Lewi, Simon</t>
+          <t>Holemans, Henri-Joseph</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1994 - </t>
+          <t>1960 - 1965</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>autel</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>bronze, verre</t>
-[...2 lines deleted...]
-      <c r="H43" s="2"/>
+          <t>cuivre</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>technique des métaux</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
+        <v>106094</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>Autel face aux paroissiens</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Antoine de Padoue</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Lewi, Simon</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>1994 - </t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>autel</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>bronze, verre</t>
+        </is>
+      </c>
+      <c r="H44" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="n">
         <v>106087</v>
       </c>
-      <c r="B44" s="2" t="inlineStr">
+      <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Sainte Thérèse de Lisieux. Sculpture et peintures murales</t>
         </is>
       </c>
-      <c r="C44" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D44" s="2" t="inlineStr">
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Antoine de Padoue</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Van Perck, Pierre Henri</t>
         </is>
       </c>
-      <c r="E44" s="2" t="inlineStr">
+      <c r="E45" s="2" t="inlineStr">
         <is>
           <t>2025 - 2025</t>
         </is>
       </c>
-      <c r="F44" s="2" t="inlineStr">
+      <c r="F45" s="2" t="inlineStr">
         <is>
           <t>fresque, statue</t>
         </is>
       </c>
-      <c r="G44" s="2" t="inlineStr">
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>bois, pierre, peinture</t>
         </is>
       </c>
-      <c r="H44" s="2" t="inlineStr">
+      <c r="H45" s="2" t="inlineStr">
         <is>
           <t>taillé, technique de peinture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">