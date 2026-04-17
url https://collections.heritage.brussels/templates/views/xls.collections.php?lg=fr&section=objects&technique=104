--- v3 (2026-02-25)
+++ v4 (2026-04-17)
@@ -283,292 +283,292 @@
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1719 - 1721</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>lin</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>90537</v>
+        <v>90533</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1800 - 1899</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>lin</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>92426</v>
+        <v>90537</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1800 - 1850</t>
+          <t>1800 - 1899</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>dentelle à l'aiguille, dentelle mixte, dentelle aux fuseaux</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>90533</v>
+        <v>92426</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>1800 - 1899</t>
+          <t>1800 - 1850</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>lin</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle à l'aiguille, dentelle mixte, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>88079</v>
+        <v>88083</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1810 - 1870</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>coton, lin</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>88080</v>
+        <v>88079</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1810 - 1870</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>lin, coton</t>
+          <t>coton, lin</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>88081</v>
+        <v>88080</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1810 - 1870</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>lin, coton</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>88083</v>
+        <v>88081</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1810 - 1870</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>coton, lin</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>90535</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Volant</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
@@ -643,293 +643,293 @@
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1825 - 1835</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte, dentelle mécanique, dentelle à l'aiguille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>99969</v>
+        <v>88114</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1860</t>
+          <t>1830 - 1910</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
-[...2 lines deleted...]
-      <c r="G15" s="2"/>
+          <t>col</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>coton</t>
+        </is>
+      </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>99971</v>
+        <v>99969</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1890</t>
+          <t>1830 - 1860</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>col</t>
-[...6 lines deleted...]
-      </c>
+          <t>volant</t>
+        </is>
+      </c>
+      <c r="G16" s="2"/>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>63364</v>
+        <v>99971</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Vierge</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1930</t>
+          <t>1830 - 1890</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>objet de dévotion</t>
+          <t>col</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>coton, verre, bois</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>68032</v>
+        <v>63364</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Vierge</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1890</t>
+          <t>1830 - 1930</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>objet de dévotion</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, verre, bois</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>88114</v>
+        <v>68032</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1910</t>
+          <t>1830 - 1890</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>col</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>58131</v>
+        <v>88113</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1900</t>
+          <t>1840 - 1910</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>col</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>dentelle aux fuseaux, dentelle mixte</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>88113</v>
+        <v>58131</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1910</t>
+          <t>1840 - 1900</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>col</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle aux fuseaux, dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>41752</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1849 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
@@ -1035,611 +1035,611 @@
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>57676</v>
+        <v>90503</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Volant </t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>98716</v>
+        <v>45341</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Manchettes</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>manchette</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>58303</v>
+        <v>57676</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Etole</t>
+          <t>Volant </t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte, dentelle mécanique, broderie</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>58566</v>
+        <v>98716</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle marquise</t>
+          <t>Manchettes</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1870</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>manchette</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>soie, ivoire</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>dentelle aux fuseaux, taffetas, dentelle mixte</t>
+          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>58659</v>
+        <v>58303</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Éventail plié</t>
+          <t>Etole</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1860</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>lin, nacre</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte, taillé</t>
+          <t>dentelle mixte, dentelle mécanique, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>99905</v>
+        <v>58566</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Volant (fragment)</t>
+          <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1850 - 1870</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie, ivoire</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>dentelle à l'aiguille, dentelle aux fuseaux, dentelle mixte</t>
+          <t>dentelle aux fuseaux, taffetas, dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>100365</v>
+        <v>58659</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Éventail plié</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1850 - 1860</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>col</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>coton, coton</t>
+          <t>lin, nacre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle mixte, taillé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>62158</v>
+        <v>99905</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Métrage</t>
+          <t>Volant (fragment)</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle à l'aiguille, dentelle aux fuseaux, dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>100766</v>
+        <v>100365</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Mouchoir</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>mouchoir</t>
+          <t>col</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>lin</t>
+          <t>coton, coton</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>62166</v>
+        <v>62158</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Volant - fragment</t>
+          <t>Métrage</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>103688</v>
+        <v>100766</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Mouchoir</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>mouchoir</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>lin</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>dentelle à l'aiguille, dentelle mixte, dentelle aux fuseaux</t>
+          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>104445</v>
+        <v>62166</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Volant - fragment</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1899</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>volant</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>matière végétale</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>108926</v>
+        <v>103688</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Col</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1899</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>col</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>dentelle à l'aiguille, dentelle mixte, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>110164</v>
+        <v>104445</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Métrage</t>
+          <t>Volant</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>métrage</t>
+          <t>volant</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>matière végétale</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>90503</v>
+        <v>108926</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Col</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>col</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte, dentelle à l'aiguille, dentelle aux fuseaux</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>45341</v>
+        <v>110164</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Volant</t>
+          <t>Métrage</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>1850 - 1899</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>volant</t>
+          <t>métrage</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
         <v>59642</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Eventail plié</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
@@ -1755,189 +1755,189 @@
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1868 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>mouchoir</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte, batiste</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>68036</v>
+        <v>44663</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Caraco</t>
+          <t>Métrage</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>1870 - 1910</t>
+          <t>1870 - 1900</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>métrage</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>44663</v>
+        <v>68036</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Métrage</t>
+          <t>Caraco</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>1870 - 1900</t>
+          <t>1870 - 1910</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>métrage</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>68093</v>
+        <v>37037</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Mouchoir</t>
+          <t>Ensemble de mouchoirs</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1875 - </t>
+          <t>1875 - 1900</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>mouchoir</t>
+          <t>mouchoir, ensemble</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>lin</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>dentelle mixte</t>
+          <t>batiste, dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>37037</v>
+        <v>68093</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de mouchoirs</t>
+          <t>Mouchoir</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1900</t>
+          <t>1875 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>mouchoir, ensemble</t>
+          <t>mouchoir</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>lin</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>batiste, dentelle mixte</t>
+          <t>dentelle mixte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
         <v>46410</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Mouchoir</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>1880 - 1910</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>