--- v1 (2026-02-24)
+++ v2 (2026-04-17)
@@ -1011,225 +1011,225 @@
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1840 - 1870</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>soie, os</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>moiré, faille, passementerie, technique de sculpture, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>74199</v>
+        <v>60926</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle marquise</t>
+          <t>Corsage</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1870</t>
+          <t>1840 - 1850</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>soie, os, bois</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>60926</v>
+        <v>60927</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Corsage</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1840 - 1850</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>60927</v>
+        <v>87825</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Corsage</t>
+          <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1850</t>
+          <t>1840 - 1870</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, os, bois</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>technique de sculpture, passementerie, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>87825</v>
+        <v>88286</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1840 - 1870</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>soie, os, bois</t>
+          <t>soie, bois, os</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, passementerie, taffetas</t>
+          <t>technique de sculpture, passementerie, taffetas, damas, moiré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>88286</v>
+        <v>74199</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1840 - 1870</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>soie, bois, os</t>
+          <t>soie, os, bois</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, passementerie, taffetas, damas, moiré</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>61808</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Bretelles</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1845 - 1865</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
@@ -1659,117 +1659,117 @@
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>1855 - 1862</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>chapeau</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>paille, soie, coton</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>72917</v>
+        <v>61160</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>Corsage</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1855 - 1856</t>
+          <t>1855 - 1859</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>taffetas, jacquard ou façonné</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>61160</v>
+        <v>72917</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Corsage</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>1855 - 1859</t>
+          <t>1855 - 1856</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>taffetas, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
         <v>58449</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Robe d'après-midi</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1857 - 1859</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
@@ -2811,153 +2811,153 @@
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>1898 - 1900</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>soie, métal, matière synthétique</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>tulle, broderie, mousseline, dentelle mécanique, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>43062</v>
+        <v>43080</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>bannière de procession</t>
+          <t>Drapeau de la Gilde de Saint Josse</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1950</t>
+          <t>1900 - 1940</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>bannière et drapeau</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>soie, fil de métal, matière colorante</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>tissage, couture, broderie, passementerie, peint, taffetas</t>
+          <t>tissage, couture, broderie, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>43080</v>
+        <v>43081</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Drapeau de la Gilde de Saint Josse</t>
+          <t>Drapeau du Cercle Saint-Josse</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1940</t>
+          <t>1900 - 1900</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>bannière et drapeau</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, matière colorante</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>tissage, couture, broderie, taffetas</t>
+          <t>tissage, couture, broderie, peint, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>43081</v>
+        <v>43062</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Drapeau du Cercle Saint-Josse</t>
+          <t>bannière de procession</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1900</t>
+          <t>1900 - 1950</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>bannière et drapeau</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>soie, matière colorante</t>
+          <t>soie, fil de métal, matière colorante</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>tissage, couture, broderie, peint, taffetas</t>
+          <t>tissage, couture, broderie, passementerie, peint, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
         <v>37027</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>Robe de mariée</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>1903 - </t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
@@ -3099,117 +3099,117 @@
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>1916 - </t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>bannière</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>soie, matière colorante</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>tissage, couture, broderie, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>59303</v>
+        <v>87796</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>En-tout-cas</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>1920 - </t>
+          <t>1920 - 1940</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>canne, ombrelle, parapluie</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>laiton, bois, soie, ivoire</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>technique de gravure, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>87796</v>
+        <v>59303</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>En-tout-cas</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1940</t>
+          <t>1920 - </t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>canne, ombrelle, parapluie</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>laiton, bois, soie, ivoire</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>technique de gravure, taffetas</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
         <v>45587</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>1922 - </t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
@@ -3311,265 +3311,265 @@
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>1928 - 1935</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>100333</v>
+        <v>37011</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe de nuit</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D89" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D89" s="2"/>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1939</t>
+          <t>1930 - 1935</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>robe longue, ceinture, accessoire de coiffure</t>
+          <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>soie, verre de Murano</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>plissé, taffetas, imprimé, satin</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>37011</v>
+        <v>37161</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Robe de nuit</t>
+          <t>Escarpins</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>1930 - 1935</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>vêtement d'intérieur</t>
+          <t>chaussure</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, cuir</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>37161</v>
+        <v>37162</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Escarpins</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>1930 - 1935</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>soie, cuir</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>37162</v>
+        <v>37191</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Escarpins</t>
+          <t>Liseuse</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>1930 - 1935</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>chaussure</t>
+          <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>soie, cuir</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>37191</v>
+        <v>37192</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Liseuse</t>
+          <t>Combinaison-culotte</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1935</t>
+          <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>vêtement d'intérieur</t>
+          <t>sous-vêtement</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>viscose</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>taffetas, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>37192</v>
+        <v>100333</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>Combinaison-culotte</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D94" s="2"/>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Fortuny, Mariano</t>
+        </is>
+      </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>sous-vêtement</t>
+          <t>robe longue, ceinture, accessoire de coiffure</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>viscose</t>
+          <t>soie, verre de Murano</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>taffetas, dentelle mécanique</t>
+          <t>plissé, taffetas, imprimé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
         <v>43056</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>Drapeau de la Fraternité de saint Guidon d'Anderlecht</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1931 - </t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
@@ -3679,125 +3679,125 @@
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>1947 - </t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>bannière</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>soie, matière colorante</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>tissage, couture, broderie, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>100474</v>
+        <v>81292</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>Sac</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>LH</t>
+          <t>Balmain, Pierre / Balmain</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1970</t>
+          <t>1950 - 1955</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>sac</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>vinyle, étain, polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>imprimé, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>81292</v>
+        <v>100474</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Sac</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Balmain, Pierre / Balmain</t>
+          <t>LH</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1955</t>
+          <t>1950 - 1970</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>sac</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>vinyle, étain, polyester</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>imprimé, taffetas</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
         <v>58185</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Valens</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>1955 - 1958</t>
@@ -3943,165 +3943,165 @@
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1958 - 1960</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>100473</v>
+        <v>57796</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Sac</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>Loewe,  / Perez de Rosas, José</t>
+          <t>Maggy Rouff</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1970</t>
+          <t>1960 - 1963</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>sac</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>cuir, fibres synthétiques</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>taffetas</t>
+          <t>imprimé, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>104794</v>
+        <v>100473</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Sac</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>Severin Frères,  / Gallissimo</t>
+          <t>Loewe,  / Perez de Rosas, José</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1969</t>
+          <t>1960 - 1970</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>sac</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>fourrure, laiton, cuir, fil de métal, soie</t>
+          <t>cuir, fibres synthétiques</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>passementerie, taffetas, mousseline, broderie</t>
+          <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>57796</v>
+        <v>104794</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Maggy Rouff</t>
+          <t>Severin Frères,  / Gallissimo</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1963</t>
+          <t>1960 - 1969</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fourrure, laiton, cuir, fil de métal, soie</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>imprimé, taffetas</t>
+          <t>passementerie, taffetas, mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
         <v>76196</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>Ensemble haut et jupe </t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>1961 - 1963</t>
@@ -4615,113 +4615,113 @@
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>1976 - 1978</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>imprimé, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>74699</v>
+        <v>91090</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et étole</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>1976 - 1977</t>
         </is>
       </c>
-      <c r="F123" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F123" s="2"/>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>91090</v>
+        <v>74699</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Ensemble robe et étole</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>1976 - 1977</t>
         </is>
       </c>
-      <c r="F124" s="2"/>
+      <c r="F124" s="2" t="inlineStr">
+        <is>
+          <t>ensemble</t>
+        </is>
+      </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
         <v>65683</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>Ensemble caraco et jupe longue </t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
@@ -4811,113 +4811,113 @@
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>1977 - 1978</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>mousseline, taffetas, imprimé, lamé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>74714</v>
+        <v>66490</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et sur-jupe </t>
+          <t>Ensemble robe et col </t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>1978 - 1980</t>
-[...2 lines deleted...]
-      <c r="F128" s="2"/>
+          <t>1978 - 1979</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>deux pièces</t>
+        </is>
+      </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>66490</v>
+        <v>74714</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et col </t>
+          <t>Ensemble robe et sur-jupe </t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>1978 - 1979</t>
-[...6 lines deleted...]
-      </c>
+          <t>1978 - 1980</t>
+        </is>
+      </c>
+      <c r="F129" s="2"/>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
         <v>76042</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
@@ -5043,120 +5043,120 @@
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>1982 - </t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>ensemble</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>velours, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>105889</v>
+        <v>74704</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Ensemble veste et robe </t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>Gruno &amp; Chardin,  / Bikkembergs, Dirk / Yee, Marina</t>
+          <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>1983 - 1984</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>cuir, viscose</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>74704</v>
+        <v>105889</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et robe </t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Lanvin,  / Crahay, Jules François</t>
+          <t>Gruno &amp; Chardin,  / Bikkembergs, Dirk / Yee, Marina</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>1983 - 1984</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>cuir, viscose</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
         <v>66511</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>