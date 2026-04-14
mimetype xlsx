--- v1 (2026-02-25)
+++ v2 (2026-04-14)
@@ -671,197 +671,197 @@
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1968 - 1970</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>appliqué, organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>57984</v>
+        <v>101259</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Robe de suite de mariage</t>
+          <t>Gilet</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D15" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>1970 - 1980</t>
+        </is>
+      </c>
+      <c r="F15" s="2"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>soie, matière plastique</t>
+          <t>soie, fil d'or</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>organza, ottoman, broderie</t>
+          <t>technique d'impression, organza, toile, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>59992</v>
+        <v>57984</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Ensemble caraco et jupe</t>
+          <t>Robe de suite de mariage</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Lanvin,  / Crahay, Jules François</t>
+          <t>Valens</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe de cérémonie</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, matière plastique</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>organza</t>
+          <t>organza, ottoman, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>76019</v>
+        <v>59992</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir </t>
+          <t>Ensemble caraco et jupe</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>101259</v>
+        <v>76019</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Gilet</t>
+          <t>Robe du soir </t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D18" s="2"/>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Lanvin,  / Crahay, Jules François</t>
+        </is>
+      </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1980</t>
-[...2 lines deleted...]
-      <c r="F18" s="2"/>
+          <t>1970 - 1975</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>robe longue</t>
+        </is>
+      </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>soie, fil d'or</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, organza, toile, broderie</t>
+          <t>organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>73375</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Robe du soir </t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1973 - 1973</t>
@@ -899,120 +899,120 @@
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1973 - 1974</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>organza, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>75089</v>
+        <v>98514</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Ensemble robe du soir et manteau</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Lanvin,  / Crahay, Jules François</t>
+          <t>Jane d'Anjou</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1974 - 1974</t>
+          <t>1974 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe longue, manteau, deux pièces</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>98514</v>
+        <v>75089</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe du soir et manteau</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Jane d'Anjou</t>
+          <t>Lanvin,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1974 - </t>
+          <t>1974 - 1974</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>robe longue, manteau, deux pièces</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>organza</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>86166</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Chemisier</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Olivier Theyskens,  / Theyskens, Olivier</t>