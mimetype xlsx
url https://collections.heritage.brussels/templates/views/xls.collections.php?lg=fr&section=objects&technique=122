--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H207"/>
+  <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -2623,219 +2623,219 @@
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1969 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>soie, laine</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>satin, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>78148</v>
+        <v>61436</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Jupe</t>
+          <t>Ensemble veste, gilet et pantalon</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D68" s="2"/>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Amies, Hardy</t>
+        </is>
+      </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1975</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>61436</v>
+        <v>78148</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, gilet et pantalon</t>
+          <t>Jupe</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D69" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>jupe</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>57841</v>
+        <v>58004</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Jupe longue</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1973</t>
+          <t>1970 - 1975</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>58004</v>
+        <v>58011</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>58011</v>
+        <v>57841</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Jupe longue</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1973</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>jupe</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
         <v>57854</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Tailleur</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
@@ -3559,1997 +3559,1997 @@
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>1989 - </t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>56267</v>
+        <v>61724</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Toque</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Coppens, Christophe / Christophe Coppens</t>
+          <t>Jean Paul Gaultier,  / Gaultier, Jean-Paul</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>1990 - 2012</t>
+          <t>1990 - 2000</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>feutre, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>105176</v>
+        <v>56267</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Ensemble gilet et pantalon</t>
+          <t>Toque</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>Olivier Strelli,  / Strelli, Olivier</t>
+          <t>Coppens, Christophe / Christophe Coppens</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>1990 - 1995</t>
+          <t>1990 - 2012</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>laine, soie</t>
+          <t>laine, fibres synthétiques</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>feutre, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>60777</v>
+        <v>105176</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>Blazer</t>
+          <t>Ensemble gilet et pantalon</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>Yves Saint Laurent</t>
+          <t>Olivier Strelli,  / Strelli, Olivier</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>1992 - 1993</t>
+          <t>1990 - 1995</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, soie</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>100332</v>
+        <v>60777</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Ensemble deux pièces veste et pantalon</t>
+          <t>Blazer</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Vivienne Westwood,  / Westwood, Vivienne</t>
+          <t>Yves Saint Laurent</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1992 - 1993</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>75937</v>
+        <v>100332</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Ensemble combi-short, veste et accessoires</t>
+          <t>Ensemble deux pièces veste et pantalon</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Chantal Thomass,  / Thomass, Chantal</t>
+          <t>Vivienne Westwood,  / Westwood, Vivienne</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>1993 - 1994</t>
+          <t>1992 - 1993</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, cuir</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>satin, feutre, toile, sergé, crêpe</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>75924</v>
+        <v>75937</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Tailleur pantalon </t>
+          <t>Ensemble combi-short, veste et accessoires</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Moschino,  / Moschino, Franco</t>
+          <t>Chantal Thomass,  / Thomass, Chantal</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>1994 - </t>
+          <t>1993 - 1994</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>laine, acétate, viscose</t>
+          <t>laine, soie, cuir</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>satin, feutre, toile, sergé, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
         <v>72303</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>Ensemble débardeur et jupe </t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>polyester, soie</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>56250</v>
+        <v>75924</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Tailleur pantalon </t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>Laurent, Emmanuel / Emmanuel Laurent,</t>
+          <t>Moschino,  / Moschino, Franco</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>1994 - 2001</t>
+          <t>1994 - </t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>coton, viscose</t>
+          <t>laine, acétate, viscose</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>sergé, armures multiples</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>54906</v>
+        <v>56250</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>Robe-manteau</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Galliano, John / John Galliano</t>
+          <t>Laurent, Emmanuel / Emmanuel Laurent,</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>1995 - </t>
+          <t>1994 - 2001</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>acétate, viscose, laine</t>
+          <t>coton, viscose</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>drap, sergé</t>
+          <t>sergé, armures multiples</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>60168</v>
+        <v>54906</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Caban</t>
+          <t>Robe-manteau</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>Rondenet, Thierry / Yvrenogeau, Hervé / Vervaeren, Didier / Union pour le vêtement</t>
+          <t>Galliano, John / John Galliano</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>acétate, viscose, laine</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>sergé, sérigraphié</t>
+          <t>drap, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>105860</v>
+        <v>60168</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Caban</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Rondenet, Thierry / Yvrenogeau, Hervé / Vervaeren, Didier / Union pour le vêtement</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>coton, polyamide (=nylon)</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>61840</v>
+        <v>105860</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Robe courte "Night Flight"</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>1996 - </t>
+          <t>1995 - </t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>lin, fibres synthétiques</t>
+          <t>coton, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>sergé, laque</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>61841</v>
+        <v>63110</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir "Solaris"</t>
+          <t>Robe trois-trous réversible</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
-          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>1996 - </t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>coton, soie</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>crêpe, sergé</t>
+          <t>jersey, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>63110</v>
+        <v>63111</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Robe trois-trous réversible</t>
+          <t>Kimono</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1996 - </t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>coton, soie</t>
+          <t>soie, coton</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>jersey, sergé</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>63111</v>
+        <v>61691</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Kimono</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Beauduin-Masson,  / Masson, Anne / Beauduin, Eric</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>1996 - </t>
+          <t>1996 - 1997</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>vêtement d'intérieur</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>soie, coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>61691</v>
+        <v>61840</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Robe courte "Night Flight"</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>Beauduin-Masson,  / Masson, Anne / Beauduin, Eric</t>
+          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>1996 - 1997</t>
+          <t>1996 - </t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>lin, fibres synthétiques</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, laque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>105129</v>
+        <v>61841</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Robe du soir "Solaris"</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>1996 - 1997</t>
+          <t>1996 - </t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>coton, résine</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>crêpe, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>55692</v>
+        <v>105129</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>Robe trois-trous</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
+          <t>1996 - 1997</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>coton, résine</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>tulle, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>55694</v>
+        <v>55692</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>Robe trois-trous</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>sergé, tulle</t>
+          <t>tulle, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>55695</v>
+        <v>55694</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Robe trois-trous</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>lin, fibres synthétiques</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile</t>
+          <t>sergé, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>55739</v>
+        <v>55695</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>Pantalon large </t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Xavier Delcour,  / Delcour, Xavier</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>1997 - 2005</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>laine, viscose</t>
+          <t>lin, fibres synthétiques</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>56200</v>
+        <v>55739</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Pantalon large </t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
-          <t>Beauduin, Eric / Masson, Anne / Beauduin-Masson,</t>
+          <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
+          <t>1997 - 2005</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine, viscose</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>105866</v>
+        <v>56200</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Beauduin, Eric / Masson, Anne / Beauduin-Masson,</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1998</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>maille, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>61700</v>
+        <v>105866</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t>Simons, Raf / Raf Simons</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>1998 - 1999</t>
+          <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>maille, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>53621</v>
+        <v>61700</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>Salopette </t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
+          <t>Simons, Raf / Raf Simons</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>1998 - </t>
+          <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>combinaison</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>53671</v>
+        <v>53621</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>Robe longue </t>
+          <t>Salopette </t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Beauduin, Eric / Beauduin-Masson,  / Masson, Anne</t>
+          <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>1998 - </t>
         </is>
       </c>
-      <c r="F117" s="2"/>
+      <c r="F117" s="2" t="inlineStr">
+        <is>
+          <t>combinaison</t>
+        </is>
+      </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>105895</v>
+        <v>53671</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Robe longue </t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Beauduin, Eric / Beauduin-Masson,  / Masson, Anne</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>1998 - 1999</t>
-[...6 lines deleted...]
-      </c>
+          <t>1998 - </t>
+        </is>
+      </c>
+      <c r="F118" s="2"/>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
         <v>95601</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>Débardeur</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Union pour le vêtement,  / Rondenet, Thierry / Yvrenogeau, Hervé / Vervaeren, Didier</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>coton, laine, matière plastique</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>sergé, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>63119</v>
+        <v>105895</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>Jupe crayon</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>1999 - 2000</t>
+          <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>cuir, soie</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>teint, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>66514</v>
+        <v>63119</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Jupe crayon</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>Véronique Branquinho ,  / Branquinho, Véronique</t>
+          <t>Olivier Theyskens,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
-      <c r="F121" s="2"/>
+      <c r="F121" s="2" t="inlineStr">
+        <is>
+          <t>jupe</t>
+        </is>
+      </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques</t>
+          <t>cuir, soie</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>teint, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>73985</v>
+        <v>66514</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>Simons, Raf / Raf Simons</t>
+          <t>Véronique Branquinho ,  / Branquinho, Véronique</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
-      <c r="F122" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F122" s="2"/>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, fibres synthétiques</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>56402</v>
+        <v>73985</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>Porte-monnaie</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>Maison Martin Margiela,  / Margiela, Martin</t>
+          <t>Simons, Raf / Raf Simons</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>1999 - </t>
+          <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>portefeuille et étui</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
         <v>59330</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>Ensemble robe longue et pull</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Annemie Verbeke,  / Verbeke, Annemie</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>deux pièces, robe longue, haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>acétate, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>61752</v>
+        <v>56402</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Porte-monnaie</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
-          <t>Xavier Delcour,  / Delcour, Xavier</t>
+          <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>2000 - </t>
+          <t>1999 - </t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>portefeuille et étui</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>61753</v>
+        <v>63120</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Pantalon droit</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>2000 - </t>
+          <t>2000 - 2010</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>63120</v>
+        <v>61752</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Pantalon droit</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2010</t>
+          <t>2000 - </t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>pantalon</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>56318</v>
+        <v>61753</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>Delcour, Xavier / Xavier Delcour</t>
+          <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2001</t>
+          <t>2000 - </t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>95335</v>
+        <v>56318</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>Tenue portée par Franc'Pairon</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>Yamamoto, Yohji / Yohji Yamamoto</t>
+          <t>Delcour, Xavier / Xavier Delcour</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2009</t>
+          <t>2000 - 2001</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur, ensemble, pantalon, robe, bijou, chaussure</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>résine synthétique, laine, ébène, métal, viscose, papier mâché, acrylique</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>satin, sergé, drap, jersey</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>61730</v>
+        <v>95335</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>Costume</t>
+          <t>Tenue portée par Franc'Pairon</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>Comme des garçons,  / Kawakubo, Rei</t>
+          <t>Yamamoto, Yohji / Yohji Yamamoto</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>2001 - 2002</t>
+          <t>2000 - 2009</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>veste d'intérieur, ensemble, pantalon, robe, bijou, chaussure</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>résine synthétique, laine, ébène, métal, viscose, papier mâché, acrylique</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>satin, sergé, drap, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>54304</v>
+        <v>61730</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>Peignoir</t>
+          <t>Costume</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
-          <t>Maison Martin Margiela,  / Margiela, Martin</t>
+          <t>Comme des garçons,  / Kawakubo, Rei</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>vêtement d'intérieur</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>polyester, viscose</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>sergé, imprimé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>59359</v>
+        <v>54304</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull "Nadar", chemisier "Bi-Beatty" et jupe "Simon"</t>
+          <t>Peignoir</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>Annemie Verbeke,  / Verbeke, Annemie</t>
+          <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>laine, polyester</t>
+          <t>polyester, viscose</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>maille, sergé, imprimé</t>
+          <t>sergé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>56244</v>
+        <v>59359</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>Gilet</t>
+          <t>Ensemble pull "Nadar", chemisier "Bi-Beatty" et jupe "Simon"</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t>Delcour, Xavier / Xavier Delcour</t>
+          <t>Annemie Verbeke,  / Verbeke, Annemie</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>polyester, coton, matière plastique</t>
+          <t>laine, polyester</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>sergé, collé, toile</t>
+          <t>maille, sergé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>106457</v>
+        <v>56244</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>Ensemble blouse et pantalon</t>
+          <t>Gilet</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Delcour, Xavier / Xavier Delcour</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>soie, polyester, élasthane, viscose</t>
+          <t>polyester, coton, matière plastique</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, collé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>60618</v>
+        <v>106457</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Ensemble blouse et pantalon</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Watanabe, Junya / Comme des garçons</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>2002 - 2003</t>
+          <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>laine, viscose, cuir</t>
+          <t>soie, polyester, élasthane, viscose</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>patchwork, sergé, satin, toile</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>88134</v>
+        <v>60618</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>Pantalon large</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Valérie Berckmans,  / Berckmans, Valérie</t>
+          <t>Watanabe, Junya / Comme des garçons</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>2002 - 2022</t>
+          <t>2002 - 2003</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>coton, élasthane</t>
+          <t>laine, viscose, cuir</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>patchwork, sergé, satin, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>72760</v>
+        <v>88134</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>Débardeur "Canevas"</t>
+          <t>Pantalon large</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>Maison Martin Margiela,  / Margiela, Martin</t>
+          <t>Valérie Berckmans,  / Berckmans, Valérie</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>2003 - 2004</t>
+          <t>2002 - 2022</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>coton, laine, viscose</t>
+          <t>coton, élasthane</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>toile, broderie, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>72761</v>
+        <v>72760</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>Jupe </t>
+          <t>Débardeur "Canevas"</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>laine, acétate, viscose</t>
+          <t>coton, laine, viscose</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>toile, broderie, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>61709</v>
+        <v>72761</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Jupe </t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>Xavier Delcour,  / Delcour, Xavier</t>
+          <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>jupe</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>laine, cuir</t>
+          <t>laine, acétate, viscose</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>36595</v>
+        <v>61709</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>Gilet "Fork"</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
+          <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine, cuir</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
         <v>54305</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>Robe Haricot</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
@@ -5591,1795 +5591,1795 @@
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>2003 - </t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>laine, acétate</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>86376</v>
+        <v>36595</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>Gilet</t>
+          <t>Gilet "Fork"</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t>Delcour, Xavier / Xavier Delcour</t>
+          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>laine, cuir</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>105887</v>
+        <v>86376</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>Pantalon</t>
+          <t>Gilet</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Delcour, Xavier / Xavier Delcour</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>2003 - </t>
+          <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>coton, polyamide (=nylon)</t>
+          <t>laine, cuir</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>85452</v>
+        <v>105887</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau, chemise et bermuda</t>
+          <t>Pantalon</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>2003 - 2004</t>
+          <t>2003 - </t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>cachemire, coton, laine, métal</t>
+          <t>coton, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile, drap</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
-        <v>63109</v>
+        <v>85452</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Ensemble manteau, chemise et bermuda</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>Sandrina Fasoli</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>2004 - 2005</t>
+          <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>cachemire, coton, laine, métal</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>tulle, toile, sergé</t>
+          <t>sergé, toile, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>54153</v>
+        <v>63109</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>Robe boule</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
-          <t>Theyskens, Olivier / Rochas , Marcel</t>
+          <t>Sandrina Fasoli</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>métal, soie, coton</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>tulle, sergé</t>
+          <t>tulle, toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>59444</v>
+        <v>54153</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail "Suzie"</t>
+          <t>Robe boule</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t>David Szeto,  / Szeto, David</t>
+          <t>Theyskens, Olivier / Rochas , Marcel</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>laine, viscose</t>
+          <t>métal, soie, coton</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>tulle, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>60082</v>
+        <v>59444</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>Blouson</t>
+          <t>Robe de cocktail "Suzie"</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
+          <t>David Szeto,  / Szeto, David</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>2004 - </t>
+          <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine, viscose</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>60084</v>
+        <v>60082</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>Bomber</t>
+          <t>Blouson</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>85455</v>
+        <v>60084</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, chemise et short</t>
+          <t>Bomber</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
-        <v>61789</v>
+        <v>85455</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>Ensemble jupe et manteau</t>
+          <t>Ensemble veste, chemise et short</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>Olivier Strelli</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>2005 - 2006</t>
+          <t>2004 - </t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>deux pièces, jupe, manteau</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>laine, cuir</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>sergé, jacquard ou façonné, tulle</t>
+          <t>sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
-        <v>54891</v>
+        <v>61789</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>Blouson</t>
+          <t>Ensemble jupe et manteau</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t>Delcour, Xavier / Xavier Delcour</t>
+          <t>Olivier Strelli</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>2005 - </t>
+          <t>2005 - 2006</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>deux pièces, jupe, manteau</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester</t>
+          <t>laine, cuir</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>sergé, enduit</t>
+          <t>sergé, jacquard ou façonné, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>54965</v>
+        <v>54891</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Blouson</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
-          <t>Comme des garçons,  / Kawakubo, Rei</t>
+          <t>Delcour, Xavier / Xavier Delcour</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>2005 - 2006</t>
+          <t>2005 - </t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>soie, coton, viscose, polyester</t>
+          <t>coton, polyester</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>satin, sergé</t>
+          <t>sergé, enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>59489</v>
+        <v>54965</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>Tailleur pantalon</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Afsar, Azniv</t>
+          <t>Comme des garçons,  / Kawakubo, Rei</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>2006 - 2012</t>
+          <t>2005 - 2006</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>soie, coton, viscose, polyester</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>satin, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>87851</v>
+        <v>59489</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>Ensemble chemise et casquette</t>
+          <t>Tailleur pantalon</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>Delcour, Xavier / Xavier Delcour</t>
+          <t>Afsar, Azniv</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>2006 - </t>
+          <t>2006 - 2012</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>deux pièces, chapeau, haut à manches courtes ou longues</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>85462</v>
+        <v>87851</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau et robe</t>
+          <t>Ensemble chemise et casquette</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Delcour, Xavier / Xavier Delcour</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>2006 - 2007</t>
+          <t>2006 - </t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>deux pièces, chapeau, haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>soie, coton, laine, cuir</t>
+          <t>coton, polyester</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>crêpe, velours, sergé</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>63107</v>
+        <v>85462</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>Mini-robe drapée</t>
+          <t>Ensemble manteau et robe</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t>Nina Ricci,  / Theyskens, Olivier</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>2008 - </t>
+          <t>2006 - 2007</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>soie, coton, polyester</t>
+          <t>soie, coton, laine, cuir</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>crêpe, velours, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>106488</v>
+        <v>63107</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>Chapeau</t>
+          <t>Mini-robe drapée</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>2008 - 2009</t>
+          <t>2008 - </t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, résine</t>
+          <t>soie, coton, polyester</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>85467</v>
+        <v>106488</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et pantalon</t>
+          <t>Chapeau</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>2008 - 2009</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>laine, crin, cuir, résine synthétique, fil d'argent</t>
+          <t>laine, soie, résine</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>toile, broderie, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>85468</v>
+        <v>85467</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>Ensemble cape, gilet, pull et bermuda</t>
+          <t>Ensemble veste et pantalon</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / 3 SUISSES,  / Georges Morand</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>2008 - 2009</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, coton, cachemire, cuir, chevreau, résine</t>
+          <t>laine, crin, cuir, résine synthétique, fil d'argent</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>sergé, maille, toile, satin</t>
+          <t>toile, broderie, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="n">
-        <v>72242</v>
+        <v>85468</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>Robe trapèze</t>
+          <t>Ensemble cape, gilet, pull et bermuda</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t>Jean Paul Gaultier,  / Gaultier, Jean-Paul</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / 3 SUISSES,  / Georges Morand</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>2010 - </t>
+          <t>2008 - 2009</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, soie, coton, cachemire, cuir, chevreau, résine</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, maille, toile, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
-        <v>54135</v>
+        <v>72242</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>Robe housse</t>
+          <t>Robe trapèze</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Cathy Pill,  / Pill, Cathy</t>
+          <t>Jean Paul Gaultier,  / Gaultier, Jean-Paul</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>2010 - </t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>soie, viscose</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>sergé, imprimé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>54145</v>
+        <v>54135</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Robe housse</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t>Givenchy,  / Tisci, Riccardo</t>
+          <t>Cathy Pill,  / Pill, Cathy</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>2010 - </t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>soie, polyester, acrylique</t>
+          <t>soie, viscose</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>mousseline, sergé, imprimé</t>
+          <t>sergé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>85471</v>
+        <v>54145</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et pantalon</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Givenchy,  / Tisci, Riccardo</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>2010 - </t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>laine, acétate</t>
+          <t>soie, polyester, acrylique</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>mousseline, sergé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
-        <v>85529</v>
+        <v>85471</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>Ensemble cape, veste et bermuda</t>
+          <t>Ensemble veste et pantalon</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>2010 - 2011</t>
+          <t>2010 - </t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>viscose, polyester, élasthane, laine</t>
+          <t>laine, acétate</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile, satin</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>85549</v>
+        <v>85529</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Ensemble cape, veste et bermuda</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>2011 - </t>
+          <t>2010 - 2011</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>viscose, polyester</t>
+          <t>viscose, polyester, élasthane, laine</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, toile, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>85551</v>
+        <v>85549</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>Combinaison</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>2011 - 2012</t>
+          <t>2011 - </t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>combinaison</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>viscose, polyester</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>sergé, technique d'impression</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>85552</v>
+        <v>85551</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>Ensemble blouson, haut et pantalon</t>
+          <t>Combinaison</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>2011 - 2012</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>combinaison</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>coton, soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>sergé, satin, mousseline, tie &amp; dye</t>
+          <t>sergé, technique d'impression</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>53756</v>
+        <v>85552</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>Blouson </t>
+          <t>Ensemble blouson, haut et pantalon</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t>KRJST,  / de Moriamé, Justine / Schillebeeckx, Erika</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>2012 - 2015</t>
+          <t>2011 - 2012</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, soie</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, satin, mousseline, tie &amp; dye</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>59404</v>
+        <v>53756</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Blouson </t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
-          <t>Seghers, Gioia / Gioia Seghers,</t>
+          <t>KRJST,  / de Moriamé, Justine / Schillebeeckx, Erika</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2017</t>
+          <t>2012 - 2015</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques, coton</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>drap, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>59936</v>
+        <v>59404</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>Manteau</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t>KRJST,  / de Moriamé, Justine / Schillebeeckx, Erika</t>
+          <t>Seghers, Gioia / Gioia Seghers,</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2014</t>
+          <t>2013 - 2017</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>laine, fibres synthétiques, coton</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>drap, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>85582</v>
+        <v>59936</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>Veste de tailleur</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>KRJST,  / de Moriamé, Justine / Schillebeeckx, Erika</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>viscose, polyester, élasthane, métal</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>sergé, satin</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>85590</v>
+        <v>85582</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et robe</t>
+          <t>Veste de tailleur</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>fourrure, viscose, coton, polyester, élasthane</t>
+          <t>viscose, polyester, élasthane, métal</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>sergé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>63143</v>
+        <v>85590</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut à manches longues et jupe portefeuille</t>
+          <t>Ensemble veste et robe</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
-          <t>Atto,  / Dossena, Julien</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>2014 - </t>
+          <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), polyester, élasthane, coton</t>
+          <t>fourrure, viscose, coton, polyester, élasthane</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile, broderie</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>37079</v>
+        <v>63143</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Ensemble haut à manches longues et jupe portefeuille</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Lespagnard,</t>
+          <t>Atto,  / Dossena, Julien</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>2014 - </t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>polyamide (=nylon), polyester, élasthane, coton</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, toile, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
         <v>56205</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>Trench-coat</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Vaccarello , Anthony / Vaccarello, Anthony</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>2014 - 2015</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>laine, fibres artificielles, polyester, acrylique</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>61590</v>
+        <v>37079</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>Costume trois-pièces</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>Dolce &amp; Gabbana</t>
+          <t>Jean-Paul Lespagnard,</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
-          <t>2015 - </t>
+          <t>2014 - </t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>laine, coton, fibres synthétiques</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>54133</v>
+        <v>61590</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Costume trois-pièces</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
-          <t>Charlier, Cédric / Cédric Charlier</t>
+          <t>Dolce &amp; Gabbana</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>2015 - 2016</t>
+          <t>2015 - </t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>polyester, viscose</t>
+          <t>laine, coton, fibres synthétiques</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>broderie, sergé, toile</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>59401</v>
+        <v>54133</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe longue, mocassins et masque</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t>Marine Serre,  / Serre, Marine</t>
+          <t>Charlier, Cédric / Cédric Charlier</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>2015 - </t>
+          <t>2015 - 2016</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyester, viscose</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>taffetas, sergé</t>
+          <t>broderie, sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>59402</v>
+        <v>59401</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe courte et cuissardes</t>
+          <t>Ensemble robe longue, mocassins et masque</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
-          <t>Serre, Marine</t>
+          <t>Marine Serre,  / Serre, Marine</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>coton, soie, fibres synthétiques</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>taffetas, plissé, toile, sergé</t>
+          <t>taffetas, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
-        <v>85611</v>
+        <v>59402</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et pantalon</t>
+          <t>Ensemble robe courte et cuissardes</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Serre, Marine</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>laine, soie</t>
+          <t>coton, soie, fibres synthétiques</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>taffetas, plissé, toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
-        <v>85613</v>
+        <v>85611</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Ensemble veste et pantalon</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>coton, polyamide (=nylon), polyester, viscose, élasthane</t>
+          <t>laine, soie</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, sergé, toile</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>85615</v>
+        <v>85613</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Hamidou Diori, Zeinabou</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>2015 - 2016</t>
+          <t>2015 - </t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>coton, cuir</t>
+          <t>coton, polyamide (=nylon), polyester, viscose, élasthane</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>sergé, peint</t>
+          <t>dentelle mécanique, sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>87856</v>
+        <v>85615</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
-          <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Hamidou Diori, Zeinabou</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>2016 - </t>
+          <t>2015 - 2016</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, cuir</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="n">
-        <v>74721</v>
+        <v>87856</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>Combinaison</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>Façon Jacmin,  / Jacmin, Alexandra</t>
+          <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>2017 - </t>
+          <t>2016 - </t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>combinaison</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="n">
         <v>63123</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>Pantalon</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
@@ -7391,841 +7391,1041 @@
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>2017 - </t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>pantalon</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="n">
-        <v>53986</v>
+        <v>74721</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>Robe bain-de-soleil </t>
+          <t>Combinaison</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Serre, Marine / Marine Serre</t>
+          <t>Façon Jacmin,  / Jacmin, Alexandra</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>2017 - 2018</t>
+          <t>2017 - </t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>combinaison</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>viscose, laine, coton</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
-        <v>54101</v>
+        <v>53986</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau, sous-pull et bermuda</t>
+          <t>Robe bain-de-soleil </t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t>Christian Wijnants,  / Wijnants, Christian</t>
+          <t>Serre, Marine / Marine Serre</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>2017 - </t>
+          <t>2017 - 2018</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>viscose, polyester</t>
+          <t>viscose, laine, coton</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey, imprimé</t>
+          <t>sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="n">
-        <v>55759</v>
+        <v>54101</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>Manteau kimono</t>
+          <t>Ensemble manteau, sous-pull et bermuda</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t>Roxane Baines,  / Baines, Roxane</t>
+          <t>Christian Wijnants,  / Wijnants, Christian</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>2017 - </t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>viscose, polyester</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="n">
-        <v>85617</v>
+        <v>55759</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>Ensemble manteau et robe</t>
+          <t>Manteau kimono</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Wouters, Jean-Claude</t>
+          <t>Roxane Baines,  / Baines, Roxane</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>2017 - </t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>coton, soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>sergé, satin, peint</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="n">
-        <v>85620</v>
+        <v>85617</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull, haut et pantalon</t>
+          <t>Ensemble manteau et robe</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul / Wouters, Jean-Claude</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>2017 - 2018</t>
+          <t>2017 - </t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>laine, polyamide (=nylon), coton, acétate, polyester</t>
+          <t>coton, soie</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>maille, toile, sergé</t>
+          <t>sergé, satin, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
-        <v>73950</v>
+        <v>85620</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Ensemble pull, haut et pantalon</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
-          <t>Van Saene, Dirk</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
-          <t>2018 - 2019</t>
+          <t>2017 - 2018</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>laine, polyamide (=nylon), coton, acétate, polyester</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>maille, toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>61737</v>
+        <v>73950</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>Ensemble t-shirt, pantalon et ceinture</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>Off-White,  / Abloh, Virgil</t>
+          <t>Van Saene, Dirk</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>2019 - 2020</t>
+          <t>2018 - 2019</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>coton, viscose, métal, polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>imprimé, broderie, jersey, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
-        <v>61741</v>
+        <v>61488</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Trench coat</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t>Off-White,  / Abloh, Virgil</t>
+          <t>Burberry,  / Tisci, Riccardo</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>2019 - 2020</t>
+          <t>2019 - </t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>laine, acrylique, polyester</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
-        <v>61488</v>
+        <v>61737</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>Trench coat</t>
+          <t>Ensemble t-shirt, pantalon et ceinture</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>Burberry,  / Tisci, Riccardo</t>
+          <t>Off-White,  / Abloh, Virgil</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>2019 - </t>
+          <t>2019 - 2020</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, viscose, métal, polyester</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>imprimé, broderie, jersey, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="n">
-        <v>105122</v>
+        <v>61741</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>Combinaison</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Off-White,  / Abloh, Virgil</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>2019 - 2020</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>combinaison</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester</t>
+          <t>laine, acrylique, polyester</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>cotelé, sergé, appliqué</t>
+          <t>toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="n">
-        <v>85698</v>
+        <v>105122</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>Ensemble gilet, haut et pantalon</t>
+          <t>Combinaison</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>2019 - </t>
+          <t>2019 - 2020</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>combinaison</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>coton, soie, cachemire, élasthane</t>
+          <t>coton, polyester</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>maille, jersey, satin, sergé</t>
+          <t>cotelé, sergé, appliqué</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="n">
-        <v>95336</v>
+        <v>85698</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>Tenue portée par Franc'Pairon</t>
+          <t>Ensemble gilet, haut et pantalon</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D199" s="2"/>
+      <c r="D199" s="2" t="inlineStr">
+        <is>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+        </is>
+      </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
-          <t>2020 - 2023</t>
+          <t>2019 - </t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>ensemble, pantalon, haut à manches courtes ou longues, veste d'intérieur, chaussure, bijou</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>coton, matière plastique</t>
+          <t>coton, soie, cachemire, élasthane</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>toile, sergé, imprimé, moulé</t>
+          <t>maille, jersey, satin, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="n">
-        <v>78387</v>
+        <v>110665</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>Pantalon - "Charles"</t>
+          <t>Gants</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
-          <t>Bonjour Maurice</t>
+          <t>Lévy, Sarah / Sarah Lévy</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>2021 - 2022</t>
+          <t>2020 - </t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>gant</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>élasthane, polyamide (=nylon), cuir, coton</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>maille, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="n">
-        <v>79906</v>
+        <v>110675</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>Trench-coat</t>
+          <t>Haut asymétrique </t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>Mipinta,  / Miro, Fernando</t>
+          <t>Lévy, Sarah / Sarah Lévy</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>2021 - </t>
+          <t>2020 - </t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>haut asymétrique</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="n">
-        <v>79908</v>
+        <v>95336</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>Costume deux-pièces</t>
+          <t>Tenue portée par Franc'Pairon</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D202" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D202" s="2"/>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>2021 - </t>
+          <t>2020 - 2023</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>deux pièces, veste d'intérieur, pantalon</t>
+          <t>ensemble, pantalon, haut à manches courtes ou longues, veste d'intérieur, chaussure, bijou</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>coton, viscose</t>
+          <t>coton, matière plastique</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>sergé, toile</t>
+          <t>toile, sergé, imprimé, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
-        <v>80244</v>
+        <v>78387</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe, haut, collants, pantalon et bottes</t>
+          <t>Pantalon - "Charles"</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
-          <t>Marine Serre,  / Serre, Marine</t>
+          <t>Bonjour Maurice</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>2021 - 2022</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>pantalon</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="n">
-        <v>80262</v>
+        <v>79906</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, haut et pantalon</t>
+          <t>Trench-coat</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>Marine Serre,  / Serre, Marine</t>
+          <t>Mipinta,  / Miro, Fernando</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>2021 - 2022</t>
+          <t>2021 - </t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>sergé, jersey</t>
+          <t>sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
-        <v>81192</v>
+        <v>79908</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, pull et pantalon</t>
+          <t>Costume deux-pièces</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>Seghers, Gioia</t>
+          <t>Mipinta,  / Miro, Fernando</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>2022 - </t>
+          <t>2021 - </t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>deux pièces, veste d'intérieur, pantalon</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>coton, cachemire</t>
+          <t>coton, viscose</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>patchwork, sergé, maille</t>
+          <t>sergé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>81258</v>
+        <v>80244</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Ensemble robe, haut, collants, pantalon et bottes</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>JBC</t>
+          <t>Marine Serre,  / Serre, Marine</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>2022 - </t>
+          <t>2021 - 2022</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>pantalon</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>coton, polyester</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>sergé</t>
+          <t>sergé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="n">
+        <v>80262</v>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble veste, haut et pantalon</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>Marine Serre,  / Serre, Marine</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>2021 - 2022</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr">
+        <is>
+          <t>trois pièces</t>
+        </is>
+      </c>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
+          <t>coton, polyester</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>sergé, jersey</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="n">
+        <v>81192</v>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble veste, pull et pantalon</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D208" s="2" t="inlineStr">
+        <is>
+          <t>Seghers, Gioia</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>2022 - </t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr">
+        <is>
+          <t>trois pièces</t>
+        </is>
+      </c>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>coton, cachemire</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>patchwork, sergé, maille</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="n">
+        <v>81258</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>Jean</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D209" s="2" t="inlineStr">
+        <is>
+          <t>JBC</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>2022 - </t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>pantalon</t>
+        </is>
+      </c>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>coton, polyester</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>sergé</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="n">
         <v>105259</v>
       </c>
-      <c r="B207" s="2" t="inlineStr">
+      <c r="B210" s="2" t="inlineStr">
         <is>
           <t>Ensemble chemise, pantalon et short</t>
         </is>
       </c>
-      <c r="C207" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D207" s="2" t="inlineStr">
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Dieryck, Igor</t>
         </is>
       </c>
-      <c r="E207" s="2" t="inlineStr">
+      <c r="E210" s="2" t="inlineStr">
         <is>
           <t>2022 - </t>
         </is>
       </c>
-      <c r="F207" s="2" t="inlineStr">
+      <c r="F210" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
-      <c r="G207" s="2" t="inlineStr">
+      <c r="G210" s="2" t="inlineStr">
         <is>
           <t>métal, coton, cuir</t>
         </is>
       </c>
-      <c r="H207" s="2" t="inlineStr">
+      <c r="H210" s="2" t="inlineStr">
         <is>
           <t>sergé, broderie</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="n">
+        <v>104783</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble robe longue et ceinture</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Marie Adam-Leenaerdt,  / Adam-Leenaerdt, Marie</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>2024 - 2025</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
+          <t>robe longue</t>
+        </is>
+      </c>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>cuir, coton</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>sergé</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="n">
+        <v>104784</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble robe, robe chemisier et escarpins</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Marie Adam-Leenaerdt,  / Adam-Leenaerdt, Marie</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>2024 - 2025</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>ensemble</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>laine, coton, cuir</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>sergé, toile</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>