--- v0 (2026-02-25)
+++ v1 (2026-04-16)
@@ -251,117 +251,117 @@
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1900 - 1950</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>manchette</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>59924</v>
+        <v>101410</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Imperméable</t>
+          <t>Film indicateur de la STIB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D4" s="2"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1960 - 1979</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
-[...2 lines deleted...]
-      <c r="G4" s="2"/>
+          <t>tram</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>coton, peinture</t>
+        </is>
+      </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile, enduit</t>
+          <t>ciré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>101410</v>
+        <v>59924</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Film indicateur de la STIB</t>
+          <t>Imperméable</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...2 lines deleted...]
-      <c r="D5" s="2"/>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>de Givenchy, Hubert / Givenchy</t>
+        </is>
+      </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1960 - 1979</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>tram</t>
-[...6 lines deleted...]
-      </c>
+          <t>manteau</t>
+        </is>
+      </c>
+      <c r="G5" s="2"/>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ciré</t>
+          <t>imprimé, toile, enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>95273</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Robe du soir "Agnès"</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Crahay, Jules François / Lanvin</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1976 - 1977</t>
@@ -843,125 +843,125 @@
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>2021 - 2022</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>matière plastique, coton</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>maille, enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>95450</v>
+        <v>99760</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Ensemble doudoune, chemise, cycliste et sandales </t>
+          <t>Ensemble haut et pantalon</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Haumont, Pauline</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>pantalon court, manteau, ensemble</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques, cuir</t>
+          <t>élasthane, polyester</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, enduit, sérigraphié</t>
+          <t>maille, ciré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>99760</v>
+        <v>95450</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut et pantalon</t>
+          <t>Ensemble doudoune, chemise, cycliste et sandales </t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Haumont, Pauline</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>pantalon court, manteau, ensemble</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>élasthane, polyester</t>
+          <t>fibres synthétiques, cuir</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>maille, ciré</t>
+          <t>dentelle mécanique, enduit, sérigraphié</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>