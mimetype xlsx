--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -319,405 +319,405 @@
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1890 - 1910</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>satin, broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>98987</v>
+        <v>57758</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Robe de fiançailles </t>
+          <t>Ombrelle</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1900 - </t>
+          <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, bambou</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, broderie anglaise</t>
+          <t>toile, broderie anglaise, passementerie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>57758</v>
+        <v>60937</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>coton, bambou</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>toile, broderie anglaise, passementerie</t>
+          <t>batiste, broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>60937</v>
+        <v>62537</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Ombrelle</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>bambou, bois, coton</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>batiste, broderie anglaise</t>
+          <t>broderie anglaise, placage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>62537</v>
+        <v>66892</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle</t>
+          <t>Tablier</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1910</t>
+          <t>1900 - 1960</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>tablier</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>bambou, bois, coton</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise, placage</t>
+          <t>toile, broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>66892</v>
+        <v>87793</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Tablier</t>
+          <t>Ombrelle</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1960</t>
+          <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>tablier</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>coton, bois</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>toile, broderie anglaise</t>
+          <t>broderie anglaise, passementerie, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>87793</v>
+        <v>87802</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>coton, bois</t>
+          <t>coton, bois, laiton, os, corne</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise, passementerie, velours</t>
+          <t>broderie anglaise, technique de sculpture, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>87802</v>
+        <v>88472</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>coton, bois, laiton, os, corne</t>
+          <t>soie, bois</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise, technique de sculpture, tulle</t>
+          <t>broderie anglaise, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>88472</v>
+        <v>60950</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1910</t>
+          <t>1902 - 1912</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>soie, bois</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise, toile</t>
+          <t>broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>60950</v>
+        <v>99158</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>1902 - 1912</t>
+          <t>1905 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe, robe longue</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>99158</v>
+        <v>98987</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Robe de fiançailles </t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1905 - </t>
+          <t>1907 - 1907</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>robe, robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise</t>
+          <t>dentelle mécanique, broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>59299</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Robe de baptême</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1918 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
@@ -841,51 +841,51 @@
           <t>coton</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>broderie anglaise, organdi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>90616</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Ensemble gilet et robe</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Rogge, Meryll</t>
+          <t>Rogge, Meryll / Meryll Rogge</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>viscose, coton</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>satin, broderie anglaise</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>