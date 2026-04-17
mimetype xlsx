--- v0 (2026-01-09)
+++ v1 (2026-04-17)
@@ -255,105 +255,105 @@
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1991 - </t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>100655</v>
+        <v>100574</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>La Vache</t>
+          <t>Victor Sackville</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Desberg , Stephen / Art Mural,  / De Moor, Johan</t>
+          <t>Borille, Gabrielle / Francis Carin ,  / Rivière , François / Art Mural</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1992 - </t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>100574</v>
+        <v>100655</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Victor Sackville</t>
+          <t>La Vache</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Borille, Gabrielle / Francis Carin ,  / Rivière , François / Art Mural</t>
+          <t>Desberg , Stephen / Art Mural,  / De Moor, Johan</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1992 - </t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
@@ -415,225 +415,225 @@
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1993 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>100538</v>
+        <v>100573</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Cubitus</t>
+          <t>Ric Hochet</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Dupa,  / Urbana</t>
+          <t>André-Paul Duchâteau,  / Tibet ,  / Urbana</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>100573</v>
+        <v>100538</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Ric Hochet</t>
+          <t>Cubitus</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>André-Paul Duchâteau,  / Tibet ,  / Urbana</t>
+          <t>Dupa,  / Urbana</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1994 - </t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>100536</v>
+        <v>100541</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Bob et Bobette</t>
+          <t>Néron </t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Art Mural,  / Vandersteen, Willy / Paul Geerts</t>
+          <t>Sleen, Marc / Urbana</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>100541</v>
+        <v>100583</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Néron </t>
+          <t>Boule et Bill</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Sleen, Marc / Urbana</t>
+          <t>Art Mural,  / Roba, Jean</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>100583</v>
+        <v>100536</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Boule et Bill</t>
+          <t>Bob et Bobette</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Art Mural,  / Roba, Jean</t>
+          <t>Art Mural,  / Vandersteen, Willy / Paul Geerts</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1995 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
@@ -855,305 +855,305 @@
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1998 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>100658</v>
+        <v>100561</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Yoko Tsuno</t>
+          <t>Les rêves de Nic</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Leloup, Roger / Art Mural</t>
+          <t>Hermann,  / Morphée,  / Art Mural</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1999 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>100561</v>
+        <v>100658</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Les rêves de Nic</t>
+          <t>Yoko Tsuno</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Hermann,  / Morphée,  / Art Mural</t>
+          <t>Leloup, Roger / Art Mural</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1999 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>100537</v>
+        <v>100577</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Billy the Cat</t>
+          <t>Le jeune Albert</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Colman, Stéphane / Desberg , Stephen / Urbana</t>
+          <t>Chaland , Yves / Art Mural</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>100577</v>
+        <v>100537</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Le jeune Albert</t>
+          <t>Billy the Cat</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Chaland , Yves / Art Mural</t>
+          <t>Colman, Stéphane / Desberg , Stephen / Urbana</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>100535</v>
+        <v>100593</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Le Scorpion</t>
+          <t>Passe-moi l'ciel </t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Art Mural,  / Desberg , Stephen / Marini , Enrico</t>
+          <t>Janry,  / Stuf ,  / Art Mural</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>100593</v>
+        <v>100619</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Passe-moi l'ciel </t>
+          <t>Monsieur Jean </t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Janry,  / Stuf ,  / Art Mural</t>
+          <t>Dupuy, Philippe / Berberian, Charles / Art Mural</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>100619</v>
+        <v>100535</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Monsieur Jean </t>
+          <t>Le Scorpion</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Dupuy, Philippe / Berberian, Charles / Art Mural</t>
+          <t>Art Mural,  / Desberg , Stephen / Marini , Enrico</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
@@ -1295,105 +1295,105 @@
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>2004 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>100496</v>
+        <v>100572</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Les aventures de Tintin</t>
+          <t>Astérix le Gaulois</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Hergé,  / Art Mural</t>
+          <t>Goscinny, René / Albert Uderzo ,  / Art Mural</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>100572</v>
+        <v>100496</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Astérix le Gaulois</t>
+          <t>Les aventures de Tintin</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Goscinny, René / Albert Uderzo ,  / Art Mural</t>
+          <t>Hergé,  / Art Mural</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
@@ -2455,345 +2455,345 @@
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>2019 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>64708</v>
+        <v>100726</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Anges</t>
+          <t>Crocodiles </t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>Société du Logement de la Région de Bruxelles-Capitale</t>
+          <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Glowinski, Vincent / Entropie Production,  / (Vincent Glowinski), BONOM</t>
+          <t>Juliette Boutant,  / Mathieu, Thomas / Urbana</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>2020 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>peinture monumentale, oeuvre d'art en espace public</t>
+          <t>fresque</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>peinture</t>
+          <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>100726</v>
+        <v>100790</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Crocodiles </t>
+          <t>Petit Poilu</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Juliette Boutant,  / Mathieu, Thomas / Urbana</t>
+          <t>Bailly , Pierre / Céline Fraipont,  / Urbana</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>2020 - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>100790</v>
+        <v>100808</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Petit Poilu</t>
+          <t>Yasmina</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Bailly , Pierre / Céline Fraipont,  / Urbana</t>
+          <t>Mannaert, Wauter / Farm Prod</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>2020 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>100808</v>
+        <v>64708</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Yasmina</t>
+          <t>Anges</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>Parcours BD - Ville de Bruxelles</t>
+          <t>Société du Logement de la Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Mannaert, Wauter / Farm Prod</t>
+          <t>Glowinski, Vincent / Entropie Production,  / (Vincent Glowinski), BONOM</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>2020 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>fresque</t>
+          <t>peinture monumentale, oeuvre d'art en espace public</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>peinture acrylique</t>
+          <t>peinture</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>100539</v>
+        <v>100791</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Les aventures de Blake &amp; Mortimer</t>
+          <t>Un monde à l'envers</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Edgar P. Jacobs,  / L'Atelier 30</t>
+          <t>Atak,  / Urbana</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>100791</v>
+        <v>100816</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Un monde à l'envers</t>
+          <t>Après-midi place Bockstael</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Atak,  / Urbana</t>
+          <t>Elodie Shanta,  / Urbana</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>100816</v>
+        <v>100818</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Après-midi place Bockstael</t>
+          <t>Solastalgie</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Elodie Shanta,  / Urbana</t>
+          <t>Eva Roussel,  / L'Atelier 30</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>100818</v>
+        <v>100539</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Solastalgie</t>
+          <t>Les aventures de Blake &amp; Mortimer</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Eva Roussel,  / L'Atelier 30</t>
+          <t>Edgar P. Jacobs,  / L'Atelier 30</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
@@ -2975,154 +2975,154 @@
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>101186</v>
+        <v>100241</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Ernest et Célestine</t>
+          <t>Constant Montald </t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>Parcours BD - Ville de Bruxelles</t>
+          <t>Art en espace public - Woluwe-Saint-Lambert</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Vincent, Gabrielle / Urbana</t>
+          <t>Oreopoulos, Georges</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
-      <c r="F72" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F72" s="2"/>
+      <c r="G72" s="2"/>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>101187</v>
+        <v>101186</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Le Grand Vide</t>
+          <t>Ernest et Célestine</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Murawiec, Léa / L'Atelier 30</t>
+          <t>Vincent, Gabrielle / Urbana</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>peinture acrylique</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>100241</v>
+        <v>101187</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Constant Montald </t>
+          <t>Le Grand Vide</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>Art en espace public - Woluwe-Saint-Lambert</t>
+          <t>Parcours BD - Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Oreopoulos, Georges</t>
+          <t>Murawiec, Léa / L'Atelier 30</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
-      <c r="F74" s="2"/>
-      <c r="G74" s="2"/>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>fresque</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>peinture acrylique</t>
+        </is>
+      </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>fresque</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>