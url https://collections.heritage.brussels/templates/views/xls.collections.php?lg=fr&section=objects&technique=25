--- v2 (2026-02-25)
+++ v3 (2026-04-14)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -1211,2867 +1211,2907 @@
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1829 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>aquarelle, papier</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>48097</v>
+        <v>48096</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Grand triomphe d'une petite nation (1830)</t>
+          <t>Lithographie satyrique de la Révolution belge (1830), tirée de la Revue lithographique</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Charlet, Nicolas-Toussaint</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1830 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>technique de gravure, rehaussé</t>
+          <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>48102</v>
+        <v>48097</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Caricature concernant le choix, par les plénipotentiaires de la Conférence de Londres, du Prince Léopold comme roi des Belges</t>
+          <t>Grand triomphe d'une petite nation (1830)</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1831 - </t>
+          <t>1830 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>rehaussé , lithographie</t>
+          <t>technique de gravure, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>69553</v>
+        <v>48102</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Chevaux dans la Senne en période d'étiage</t>
+          <t>Caricature concernant le choix, par les plénipotentiaires de la Conférence de Londres, du Prince Léopold comme roi des Belges</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Inconnu (Ecole Anglaise)</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1835 - </t>
+          <t>1831 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>crayon noir, encre, gouache</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>dessin, lavis, rehaussé</t>
+          <t>rehaussé , lithographie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>52944</v>
+        <v>69553</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>La Maison du Roi à la Grand-Place à Bruxelles au 19e siècle</t>
+          <t>Chevaux dans la Senne en période d'étiage</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Stroobant, François / Simonau, Gustave</t>
+          <t>Inconnu (Ecole Anglaise)</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1837 - 1849</t>
+          <t>1835 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>crayon noir, encre, gouache</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>lithographie, rehaussé</t>
+          <t>dessin, lavis, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>52995</v>
+        <v>52944</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Intérieur de l'église du Sablon à Bruxelles</t>
+          <t>La Maison du Roi à la Grand-Place à Bruxelles au 19e siècle</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Genisson, Victor Jules / Fourmois, Theodore / Simonau</t>
+          <t>Stroobant, François / Simonau, Gustave</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1837 - </t>
+          <t>1837 - 1849</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>47053</v>
+        <v>52995</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>La Maison du Roi sur la Grand-Place de Bruxelles au 19e siècle</t>
+          <t>Intérieur de l'église du Sablon à Bruxelles</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Borremans, Henri</t>
+          <t>Genisson, Victor Jules / Fourmois, Theodore / Simonau</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1841 - 1864</t>
+          <t>1837 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>papier, encre</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>47709</v>
+        <v>47053</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>La chapelle de Scheut</t>
+          <t>La Maison du Roi sur la Grand-Place de Bruxelles au 19e siècle</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Van Moer, Jean-Baptiste</t>
+          <t>Borremans, Henri</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>1842 - </t>
+          <t>1841 - 1864</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>aquarelle, crayon, papier</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>47872</v>
+        <v>47709</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Arrestation de Manneken-Pis, le plus ancien bourgeois de Bruxelles</t>
+          <t>La chapelle de Scheut</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Schoonjans</t>
+          <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1846 - </t>
+          <t>1842 - </t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>aquarelle, crayon, papier</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>lithographie, rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>52927</v>
+        <v>47872</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Portrait de Charles de Brouckère, bourgmestre de Bruxelles 1848 à 1860</t>
+          <t>Arrestation de Manneken-Pis, le plus ancien bourgeois de Bruxelles</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Schoonjans</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1848 - 1900</t>
-[...2 lines deleted...]
-      <c r="F36" s="2"/>
+          <t>1846 - </t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>estampe</t>
+        </is>
+      </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>peinture à l'huile, carton</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>rehaussé</t>
+          <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>47862</v>
+        <v>52927</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>La Fontaine de Manneken-Pis à Bruxelles au milieu du 19e siècle</t>
+          <t>Portrait de Charles de Brouckère, bourgmestre de Bruxelles 1848 à 1860</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Schoonjans,  / Simonau &amp; Toovey,  / Tessaro, Antoine</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1851 - 1880</t>
-[...6 lines deleted...]
-      </c>
+          <t>1848 - 1900</t>
+        </is>
+      </c>
+      <c r="F37" s="2"/>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>peinture à l'huile, carton</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>lithographie, rehaussé</t>
+          <t>rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>66741</v>
+        <v>47862</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Le Parc et la Place royale</t>
+          <t>La Fontaine de Manneken-Pis à Bruxelles au milieu du 19e siècle</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Van Moer, Jean-Baptiste</t>
+          <t>Schoonjans,  / Simonau &amp; Toovey,  / Tessaro, Antoine</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1852 - </t>
+          <t>1851 - 1880</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>crayon, aquarelle, papier</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>lithographie, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>40281</v>
+        <v>66741</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Le baiser</t>
+          <t>Le Parc et la Place royale</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Van Gogh, Vincent</t>
+          <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1853 - 1890</t>
+          <t>1852 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon</t>
+          <t>crayon, aquarelle, papier</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>53071</v>
+        <v>40281</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>L’église de la Chapelle et l’ancien cimetière au 17e siècle</t>
+          <t>Le baiser</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Schoy , Auguste Félix</t>
+          <t>Van Gogh, Vincent</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>1854 - </t>
+          <t>1853 - 1890</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>aquarelle, encre, papier</t>
+          <t>papier, crayon</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>30377</v>
+        <v>53071</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Anier de Beyrouth</t>
+          <t>L’église de la Chapelle et l’ancien cimetière au 17e siècle</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>Musée d'Ixelles</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Bida, Alexandre</t>
+          <t>Schoy , Auguste Félix</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1861 - </t>
+          <t>1854 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>crayon, craie, papier</t>
+          <t>aquarelle, encre, papier</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>65816</v>
+        <v>30377</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Derniers moments du roi Léopold Ier à Laeken </t>
+          <t>Anier de Beyrouth</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Musée d'Ixelles</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Ghémar, Louis-Joseph</t>
+          <t>Bida, Alexandre</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1865 - </t>
+          <t>1861 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>encre, carton, aquarelle, gouache</t>
+          <t>crayon, craie, papier</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>dessin, lavis, rehaussé</t>
+          <t>rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>65943</v>
+        <v>65816</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Arrivée du cortège funèbre du roi Léopold Ier à l'ancienne église de Laeken </t>
+          <t>Derniers moments du roi Léopold Ier à Laeken </t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Ghémar, Louis-Joseph</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>1865 - </t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>aquarelle, gouache, carton, encre</t>
+          <t>encre, carton, aquarelle, gouache</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>dessin, lavis, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>66718</v>
+        <v>65943</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>L'ancien marché au Beurre</t>
+          <t>Arrivée du cortège funèbre du roi Léopold Ier à l'ancienne église de Laeken </t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Van Moer, Jean-Baptiste</t>
+          <t>Ghémar, Louis-Joseph</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>1868 - </t>
+          <t>1865 - </t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>aquarelle, crayon, papier</t>
+          <t>aquarelle, gouache, carton, encre</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>rehaussé , dessin</t>
+          <t>dessin, lavis, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>66719</v>
+        <v>66718</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>L'ancien marché au Beurre pendant la démolition</t>
+          <t>L'ancien marché au Beurre</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1868 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle, crayon</t>
+          <t>aquarelle, crayon, papier</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>rehaussé , dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>66765</v>
+        <v>66719</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>L'ancien marché au Beurre pendant la démolition</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1868 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>crayon, aquarelle, papier</t>
+          <t>papier, aquarelle, crayon</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>rehaussé , dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>46820</v>
+        <v>66765</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>L'Hôtel de Ville de Bruxelles en 1873</t>
+          <t>L'ancien marché au Beurre pendant la démolition</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>1873 - </t>
+          <t>1868 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>crayon, aquarelle, encre, papier</t>
+          <t>crayon, aquarelle, papier</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>57102</v>
+        <v>46820</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>La porte de Hal, façade sud</t>
+          <t>L'Hôtel de Ville de Bruxelles en 1873</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Essers, Louis</t>
+          <t>Van Moer, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1884 - </t>
+          <t>1873 - </t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>encre, aquarelle, papier</t>
+          <t>crayon, aquarelle, encre, papier</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>57104</v>
+        <v>57102</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>La porte de Hal, façade nord</t>
+          <t>La porte de Hal, façade sud</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Essers, Louis</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1887 - </t>
+          <t>1884 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>encre, aquarelle, papier</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>73359</v>
+        <v>57104</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Épure pour des corsages "Lys du Japon"</t>
+          <t>La porte de Hal, façade nord</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Collection Philippe et Marcel Wolfers</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Wolfers, Philippe</t>
+          <t>Essers, Louis</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>1899 - </t>
+          <t>1887 - </t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre, gouache, aquarelle, papier</t>
+          <t>encre, aquarelle, papier</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>technique de dessin, rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>73358</v>
+        <v>73359</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Épure pour une parure</t>
+          <t>Épure pour des corsages "Lys du Japon"</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>1900 - </t>
+          <t>1899 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>technique de dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>64938</v>
+        <v>73358</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Tour Anneessens</t>
+          <t>Épure pour une parure</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Collection Philippe et Marcel Wolfers</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Vereycken , Hubert</t>
+          <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1964</t>
+          <t>1900 - </t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle, crayon noir</t>
+          <t>crayon, encre, gouache, aquarelle, papier</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>rehaussé , dessin, peint</t>
+          <t>technique de dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>57543</v>
+        <v>64938</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>L'ancienne maison des boulangers, Grand-Place, devenue Grand Magasin d'articles de ménage</t>
+          <t>Tour Anneessens</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D53" s="2"/>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Vereycken , Hubert</t>
+        </is>
+      </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>1902 - 1940</t>
+          <t>1900 - 1964</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>papier, encre</t>
+          <t>papier, aquarelle, crayon noir</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>technique de gravure, rehaussé</t>
+          <t>rehaussé , dessin, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>45265</v>
+        <v>57543</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Plan de la ferronerie de la terrasse et des balcons d'une maison située avenue de la Cascade 36-37 à Ixelles</t>
+          <t>L'ancienne maison des boulangers, Grand-Place, devenue Grand Magasin d'articles de ménage</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D54" s="2"/>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>1903 - </t>
+          <t>1902 - 1940</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>plan d'architecture</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, encre</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>technique de gravure, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>45537</v>
+        <v>45265</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Dessin d'une coupe dans la tour est du casino d'Ostende</t>
+          <t>Plan de la ferronerie de la terrasse et des balcons d'une maison située avenue de la Cascade 36-37 à Ixelles</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Chambon, Alban</t>
+          <t>Blerot, Ernest</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>1904 - </t>
+          <t>1903 - </t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>archives, plan d'architecture, dessin</t>
+          <t>plan d'architecture</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>50195</v>
+        <v>45537</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Inauguration de l'Arc de Triomphe du parc du Cinquantenaire en 1905</t>
+          <t>Dessin d'une coupe dans la tour est du casino d'Ostende</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Gailliard, François</t>
+          <t>Chambon, Alban</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>1905 - </t>
+          <t>1904 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, plan d'architecture, dessin</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>crayon, encre de chine, encre, gouache, papier</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé , lavis</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>65154</v>
+        <v>50195</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Plan des façades de la nouvelle Justice de Paix à Laeken </t>
+          <t>Inauguration de l'Arc de Triomphe du parc du Cinquantenaire en 1905</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Gailliard, François</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>1906 - </t>
+          <t>1905 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>aquarelle, papier</t>
+          <t>crayon, encre de chine, encre, gouache, papier</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>dessin, rehaussé , lavis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>47126</v>
+        <v>65154</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Chasseur volontaire bourgeois de Bruxelles 1830</t>
+          <t>Plan des façades de la nouvelle Justice de Paix à Laeken </t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Thiriar, James</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>1907 - 1955</t>
+          <t>1906 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>crayon noir, aquarelle</t>
+          <t>aquarelle, papier</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>76964</v>
+        <v>47126</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Quatre personnages de l'Ommegang</t>
+          <t>Chasseur volontaire bourgeois de Bruxelles 1830</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Thiriar, James</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>1907 - 1965</t>
+          <t>1907 - 1955</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>crayon noir, aquarelle</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>rehaussé , dessin</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>45526</v>
+        <v>76964</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Plan du rez de chaussée de l'ancien Institut pour infirmière "Edith Cavell" à Uccle</t>
+          <t>Quatre personnages de l'Ommegang</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Dewin, Jean-Baptiste</t>
+          <t>Thiriar, James</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1912 - </t>
+          <t>1907 - 1965</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>plan d'architecture, archives</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>rehaussé , dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>51290</v>
+        <v>45526</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Le départ forcé des chômeurs, déportés en Allemagne, en 1916</t>
+          <t>Plan du rez de chaussée de l'ancien Institut pour infirmière "Edith Cavell" à Uccle</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Van de Sande, René</t>
+          <t>Dewin, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>1916 - </t>
+          <t>1912 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>plan d'architecture, archives</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>crayon, matière colorante</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>45544</v>
+        <v>51290</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Dessin de façade de la maison de Mme Wolfers-Petrucci à Ixelles</t>
+          <t>Le départ forcé des chômeurs, déportés en Allemagne, en 1916</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Eggericx, Jean-Jules</t>
+          <t>Van de Sande, René</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1925</t>
+          <t>1916 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>crayon, matière colorante</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>64579</v>
+        <v>45544</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Portrait du Marquis de Villalobar (1864-1926)</t>
+          <t>Dessin de façade de la maison de Mme Wolfers-Petrucci à Ixelles</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Van Haelen, Henri</t>
+          <t>Eggericx, Jean-Jules</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>1920 - </t>
+          <t>1920 - 1925</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, dessin</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>papier, fusain</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>45541</v>
+        <v>64579</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Dessin du studio de la villa de B. à Campo à Auderghem de Louis-Herman De Koninck</t>
+          <t>Portrait du Marquis de Villalobar (1864-1926)</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>De Koninck, Louis-Herman</t>
+          <t>Van Haelen, Henri</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>1921 - </t>
+          <t>1920 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>dessin, archives</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier, fusain</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>66024</v>
+        <v>45541</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Projet d'affiche pour l'exposition de faïences et porcelaines au palais d'Egmont</t>
+          <t>Dessin du studio de la villa de B. à Campo à Auderghem de Louis-Herman De Koninck</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Blandin, André</t>
+          <t>De Koninck, Louis-Herman</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>1923 - </t>
+          <t>1921 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>dessin, archives</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle, crayon noir</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>dessin, peint, rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>67825</v>
+        <v>66024</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Cimetière de Laeken </t>
+          <t>Projet d'affiche pour l'exposition de faïences et porcelaines au palais d'Egmont</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Malfait, François</t>
+          <t>Blandin, André</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>1925 - 1935</t>
+          <t>1923 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>crayon, craie, encre</t>
+          <t>papier, aquarelle, crayon noir</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>lavis, dessin, rehaussé</t>
+          <t>dessin, peint, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>45542</v>
+        <v>67825</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour un immeuble de rapport avenue Emile Demot à Bruxelles</t>
+          <t>Cimetière de Laeken </t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Derée, Henri</t>
+          <t>Malfait, François</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>1927 - </t>
+          <t>1925 - 1935</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>archives, plan d'architecture, dessin</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>crayon, craie, encre</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>lavis, dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
         <v>45549</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Perspective de maison double avenue du Parc de Woluwe à Auderghem</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>François, Lucien</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>1927 - </t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>archives, dessin</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>papier, peinture</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>45534</v>
+        <v>45542</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Projet de Grand hall de réception pour l'Académie des Beaux-Arts de Bruxelles</t>
+          <t>Dessin pour un immeuble de rapport avenue Emile Demot à Bruxelles</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Brunfaut, Maxime</t>
+          <t>Derée, Henri</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1928 - </t>
+          <t>1927 - </t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, plan d'architecture, dessin</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon de couleur</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>45538</v>
+        <v>45534</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Dessin d'un projet de cache-radiateur réalisé pour l'hôtel Haerens à Uccle</t>
+          <t>Projet de Grand hall de réception pour l'Académie des Beaux-Arts de Bruxelles</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>Courtens, Antoine</t>
+          <t>Brunfaut, Maxime</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>1930 - </t>
+          <t>1928 - </t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>dessin, archives, plan d'architecture</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, crayon de couleur</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>45554</v>
+        <v>45538</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour le projet de la section belge pour l’Exposition coloniale internationale de Paris de 1931</t>
+          <t>Dessin d'un projet de cache-radiateur réalisé pour l'hôtel Haerens à Uccle</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Lacoste, Henry</t>
+          <t>Courtens, Antoine</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>1931 - </t>
+          <t>1930 - </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>dessin, archives, plan d'architecture</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>45555</v>
+        <v>45554</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Dessin pour le projet de la section belge pour l’Exposition coloniale internationale de Paris de 1931</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Lacoste, Henry</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>1931 - </t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>archives, dessin</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>papier, peinture</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>57594</v>
+        <v>45555</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Dessin pour le projet de la section belge pour l’Exposition coloniale internationale de Paris de 1931</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Lacoste, Henry</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>1931 - </t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>archives, dessin</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>papier, peinture</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>65635</v>
+        <v>57594</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Propreté publique</t>
+          <t>Dessin pour le projet de la section belge pour l’Exposition coloniale internationale de Paris de 1931</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Lynen, Amédée</t>
+          <t>Lacoste, Henry</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>1934 - </t>
+          <t>1931 - </t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, dessin</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>encre, aquarelle</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>68863</v>
+        <v>65635</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>Elisabeth Ivanovsky, La légende de Saint-Nicolas, linogravure, 1934.</t>
+          <t>Propreté publique</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Ivanovsky, Elisabeth  / Ivanovsky, Elisabeth</t>
+          <t>Lynen, Amédée</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>1934 - </t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>encre, aquarelle</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>linogravure, rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>45543</v>
+        <v>68863</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Perspective pour un immeuble à appartements d’angle, rue Franz Merjay à Ixelles</t>
+          <t>Elisabeth Ivanovsky, La légende de Saint-Nicolas, linogravure, 1934.</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>De Vestel, Lucien</t>
+          <t>Ivanovsky, Elisabeth  / Ivanovsky, Elisabeth</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>1935 - </t>
+          <t>1934 - </t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>linogravure, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>45561</v>
+        <v>45543</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour un projet de Planetarium pour l’Exposition universelle de 1935 </t>
+          <t>Perspective pour un immeuble à appartements d’angle, rue Franz Merjay à Ixelles</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Van Nueten, Charles</t>
+          <t>De Vestel, Lucien</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>archives, dessin</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon de couleur, encre</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>45535</v>
+        <v>45561</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Projet d’affiche publicitaire réalisé à l’Institut supérieur des arts décoratifs – La Cambre</t>
+          <t>Dessin pour un projet de Planetarium pour l’Exposition universelle de 1935 </t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
-      <c r="D78" s="2"/>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Van Nueten, Charles</t>
+        </is>
+      </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>archives, affiche, dessin</t>
+          <t>archives, dessin</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, crayon de couleur, encre</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>52224</v>
+        <v>45535</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Projet pour la Bibliothèque Royale</t>
+          <t>Projet d’affiche publicitaire réalisé à l’Institut supérieur des arts décoratifs – La Cambre</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>CIVA</t>
+        </is>
+      </c>
+      <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>1937 - </t>
+          <t>1935 - </t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, affiche, dessin</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>papier, fusain, sanguine</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>45553</v>
+        <v>52224</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Perspective de la façade est de l’église de Beeringen</t>
+          <t>Projet pour la Bibliothèque Royale</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Lacoste, Henry</t>
+          <t>Jasinski, Stanislas</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>1938 - </t>
+          <t>1937 - </t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier, fusain, sanguine</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>45540</v>
+        <v>45553</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour un projet de casino réalisé pour l'atelier Zavaroni à l'Ecole supérieure des beaux-arts de Paris</t>
+          <t>Perspective de la façade est de l’église de Beeringen</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>De Meutter, Charles</t>
+          <t>Lacoste, Henry</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>1945 - </t>
+          <t>1938 - </t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, dessin</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon de couleur, peinture</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>47029</v>
+        <v>45540</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Portrait de sainte Gudule</t>
+          <t>Dessin pour un projet de casino réalisé pour l'atelier Zavaroni à l'Ecole supérieure des beaux-arts de Paris</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Crespin, Louis-Charles</t>
+          <t>De Meutter, Charles</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1945 - </t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>papier, crayon noir</t>
+          <t>papier, crayon de couleur, peinture</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>45539</v>
+        <v>47029</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour un projet de pont réalisé pour l'atelier Zavaroni à l'Ecole supérieure des beaux-arts de Paris</t>
+          <t>Portrait de sainte Gudule</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>De Meutter, Charles</t>
+          <t>Crespin, Louis-Charles</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>1952 - </t>
+          <t>1950 - </t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>papier, crayon noir</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>45405</v>
+        <v>45539</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Plan d’implantation de la Cité Modèle de Laeken</t>
+          <t>Dessin pour un projet de pont réalisé pour l'atelier Zavaroni à l'Ecole supérieure des beaux-arts de Paris</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Braem, Renaat Antoon</t>
+          <t>De Meutter, Charles</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>1955 - </t>
+          <t>1952 - </t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>archives, plan d'urbanisme, plan d'architecture</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, peinture</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>45450</v>
+        <v>45405</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Dessin de la Cité Modèle de Laeken</t>
+          <t>Plan d’implantation de la Cité Modèle de Laeken</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Braem, Renaat Antoon</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>1955 - </t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>dessin, archives</t>
+          <t>archives, plan d'urbanisme, plan d'architecture</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>45452</v>
+        <v>45450</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Dessin d'implantation de la Cité Modèle de Laeken</t>
+          <t>Dessin de la Cité Modèle de Laeken</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Braem, Renaat Antoon</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>1955 - </t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin, plan d'urbanisme, plan d'architecture</t>
+          <t>dessin, archives</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>57345</v>
+        <v>45452</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Rue du Marché aux Porcs et le Cheval Marin</t>
+          <t>Dessin d'implantation de la Cité Modèle de Laeken</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>Inconnu</t>
+          <t>Braem, Renaat Antoon</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>1968 - </t>
+          <t>1955 - </t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, dessin, plan d'urbanisme, plan d'architecture</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>papier, aquarelle</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>45456</v>
+        <v>57345</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Dessin du rectorat de la VUB à Ixelles</t>
+          <t>Rue du Marché aux Porcs et le Cheval Marin</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Braem, Renaat Antoon</t>
+          <t>Inconnu</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>1971 - </t>
+          <t>1968 - </t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>papier, aquarelle</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>45458</v>
+        <v>45456</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Dessin intérieur de rectorat de la VUB à Ixelles</t>
+          <t>Dessin du rectorat de la VUB à Ixelles</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>CIVA</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Braem, Renaat Antoon</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>1971 - </t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>archives, dessin</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>66392</v>
+        <v>45458</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Portrait du bourgmestre Lucien Cooremans (1899-1985)</t>
+          <t>Dessin intérieur de rectorat de la VUB à Ixelles</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>CIVA</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Bourgeois, Jef</t>
+          <t>Braem, Renaat Antoon</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>1972 - </t>
+          <t>1971 - </t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>archives, dessin</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>carton, gouache, peinture acrylique, pastel, fusain</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>dessin, peint, rehaussé</t>
+          <t>dessin, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>56796</v>
+        <v>66392</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>La Princesse Maleine</t>
+          <t>Portrait du bourgmestre Lucien Cooremans (1899-1985)</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>Maison Autrique</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois</t>
+          <t>Bourgeois, Jef</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>1988 - </t>
+          <t>1972 - </t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>dessin</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>papier, encre, peinture acrylique</t>
+          <t>carton, gouache, peinture acrylique, pastel, fusain</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, rehaussé</t>
+          <t>dessin, peint, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>54404</v>
+        <v>56796</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Les Murailles de Samaris : planche 6</t>
+          <t>La Princesse Maleine</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>1990 - </t>
+          <t>1988 - </t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>matière colorante</t>
+          <t>papier, encre, peinture acrylique</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>rehaussé</t>
+          <t>technique d'impression, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>54468</v>
+        <v>54404</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Fièvre d'Urbicande : planche 13 du chapitre 3</t>
+          <t>Les Murailles de Samaris : planche 6</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>1990 - </t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>matière colorante</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>54537</v>
+        <v>54468</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>L’Enfant penchée (poignée de mains)</t>
+          <t>Fièvre d'Urbicande : planche 13 du chapitre 3</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>1995 - </t>
+          <t>1990 - </t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>dessin, photographie</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>encre, matière colorante</t>
+          <t>matière colorante</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>rehaussé , tirage</t>
+          <t>rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>56899</v>
+        <v>54537</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>L’enfant penchée - Portrait de Martin Vaughn-James et mains jointes</t>
+          <t>L’Enfant penchée (poignée de mains)</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
+          <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>2000 - </t>
+          <t>1995 - </t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>art graphique</t>
+          <t>dessin, photographie</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques, encre</t>
+          <t>encre, matière colorante</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, rehaussé</t>
+          <t>rehaussé , tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>54472</v>
+        <v>56899</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>La Théorie du Grain de Sable Case 20 A</t>
+          <t>L’enfant penchée - Portrait de Martin Vaughn-James et mains jointes</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois</t>
+          <t>Schuiten, Francois / Plissart, Marie-Francoise</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>2007 - </t>
+          <t>2000 - </t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>autre document imprimé</t>
+          <t>art graphique</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>encre, peinture acrylique</t>
+          <t>fibres synthétiques, encre</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>rehaussé</t>
+          <t>technique d'impression, rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>45546</v>
+        <v>54472</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Dessin pour un projet de palais d'exposition</t>
+          <t>La Théorie du Grain de Sable Case 20 A</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Hamesse, Léon / Hamesse, Georges / Hamesse, Paul</t>
+          <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>n.d. - </t>
+          <t>2007 - </t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>archives, dessin</t>
+          <t>autre document imprimé</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>papier, peinture</t>
+          <t>encre, peinture acrylique</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>dessin, rehaussé</t>
+          <t>rehaussé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
+        <v>45546</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>Dessin pour un projet de palais d'exposition</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>CIVA</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Hamesse, Léon / Hamesse, Georges / Hamesse, Paul</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>n.d. - </t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>archives, dessin</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>papier, peinture</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>dessin, rehaussé</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="n">
         <v>41707</v>
       </c>
-      <c r="B98" s="2" t="inlineStr">
+      <c r="B99" s="2" t="inlineStr">
         <is>
           <t>4 dessins pour décor de théâtre</t>
         </is>
       </c>
-      <c r="C98" s="2" t="inlineStr">
+      <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Commune d'Auderghem</t>
         </is>
       </c>
-      <c r="D98" s="2" t="inlineStr">
+      <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Madlener, Jorg</t>
         </is>
       </c>
-      <c r="E98" s="2" t="inlineStr">
+      <c r="E99" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
-      <c r="F98" s="2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H98" s="2" t="inlineStr">
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>dessin</t>
+        </is>
+      </c>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2" t="inlineStr">
         <is>
           <t>rehaussé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">