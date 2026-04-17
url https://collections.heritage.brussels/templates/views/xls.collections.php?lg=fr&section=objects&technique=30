--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -1343,269 +1343,269 @@
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>cuvette et cruche de toilette</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>étain</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>59834</v>
+        <v>11350</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Eventail brisé</t>
+          <t>Vase aux perruches</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...2 lines deleted...]
-      <c r="D34" s="2"/>
+          <t>Musée David et Alice van Buuren</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Lalique, René</t>
+        </is>
+      </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>éventail brisé</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>matière plastique, autruche</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>moulé, teint</t>
+          <t>moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>66243</v>
+        <v>11351</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Médaille commémorant la loi sur la protection de l'enfance en Belgique</t>
+          <t>Paire de lampes en forme de pagode</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée David et Alice van Buuren</t>
+        </is>
+      </c>
+      <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1920 - </t>
+          <t>1920 - 1950</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>objets ou collections numismatiques ou scientifiques, médailles</t>
+          <t>lampe</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>bois, cuivre, cristal</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de fonte, moulé, technique d'estampage</t>
+          <t>technique d'assemblage, moulé, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>11350</v>
+        <v>11358</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Vase aux perruches</t>
+          <t>Ensemble de 5 flûtes à champagne torsadées</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1920 - </t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>moulé, soufflé</t>
+          <t>ciselé, moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>11351</v>
+        <v>11374</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Paire de lampes en forme de pagode</t>
+          <t>bol</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1950</t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>lampe</t>
+          <t>bol</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>bois, cuivre, cristal</t>
+          <t>cristal</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, moulé, ciselé</t>
+          <t>moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>11358</v>
+        <v>59834</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 5 flûtes à champagne torsadées</t>
+          <t>Eventail brisé</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
+          <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>éventail brisé</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>matière plastique, autruche</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ciselé, moulé, soufflé</t>
+          <t>moulé, teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>11374</v>
+        <v>66243</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>bol</t>
+          <t>Médaille commémorant la loi sur la protection de l'enfance en Belgique</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
-[...2 lines deleted...]
-      <c r="D39" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Theunis,  Pierre</t>
+        </is>
+      </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>bol</t>
+          <t>objets ou collections numismatiques ou scientifiques, médailles</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>cristal</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>moulé</t>
+          <t>technique de sculpture, technique de fonte, moulé, technique d'estampage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
         <v>68800</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Jean-l. Lecroart, Portrait de M. et Mme Sander Pierron, bas-relief en céramique, 1921. </t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>MoMuse</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Lecroart, Jean / Lecroart, Jean-l.</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1921 - </t>