--- v2 (2026-02-24)
+++ v3 (2026-04-17)
@@ -1147,499 +1147,499 @@
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1909 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>vase</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>11350</v>
+        <v>11359</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Vase aux perruches</t>
+          <t>verre à vin</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1920 - </t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>cristal</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>moulé, soufflé</t>
+          <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>11354</v>
+        <v>11360</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Service de verres en cristal</t>
+          <t>Ensemble de 8 verres à sherry à pieds ronds ou hexagonaux</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>cristal</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>11355</v>
+        <v>11361</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 8 verres à sherry</t>
+          <t>sonnette de table</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>sonnette de table</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>métal, cristal</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>11356</v>
+        <v>11366</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 18 coupes à champagne en cristal</t>
+          <t>seau à glace</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D30" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>service de table</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>cristal</t>
+          <t>argent, cristal</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>11357</v>
+        <v>11372</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 3 flûtes à champagne à pied hexagonal</t>
+          <t>sucrier</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>sucrier</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>cristal</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>soufflé</t>
+          <t>gravé [verre], soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>11358</v>
+        <v>11350</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 5 flûtes à champagne torsadées</t>
+          <t>Vase aux perruches</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D32" s="2"/>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Lalique, René</t>
+        </is>
+      </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ciselé, moulé, soufflé</t>
+          <t>moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>11359</v>
+        <v>11354</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>verre à vin</t>
+          <t>Service de verres en cristal</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D33" s="2"/>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Saint-Louis [cristalleries]</t>
+        </is>
+      </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>cristal</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>11360</v>
+        <v>11355</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 8 verres à sherry à pieds ronds ou hexagonaux</t>
+          <t>Ensemble de 8 verres à sherry</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>cristal</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>11361</v>
+        <v>11356</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>sonnette de table</t>
+          <t>Ensemble de 18 coupes à champagne en cristal</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Saint-Louis [cristalleries]</t>
+        </is>
+      </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>sonnette de table</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>métal, cristal</t>
+          <t>cristal</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>11366</v>
+        <v>11357</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>seau à glace</t>
+          <t>Ensemble de 3 flûtes à champagne à pied hexagonal</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>service de table</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>argent, cristal</t>
+          <t>cristal</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>11372</v>
+        <v>11358</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>sucrier</t>
+          <t>Ensemble de 5 flûtes à champagne torsadées</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>sucrier</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>cristal</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>gravé [verre], soufflé</t>
+          <t>ciselé, moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
         <v>75280</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Poisson en verre soufflé </t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1950 - 1957</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
         <v>103988</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Verre vénitien - Comune di Venezia, Assessorato Turismo</t>
+          <t>Verre vénitien - Don de la Municipalité de Venise</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1968 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>cuir, verre de Murano, viscose</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>