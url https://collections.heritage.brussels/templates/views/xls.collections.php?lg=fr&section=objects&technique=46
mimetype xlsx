--- v1 (2026-02-24)
+++ v2 (2026-04-19)
@@ -571,113 +571,113 @@
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1909 - 1937</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>décoration et médaille</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>argent, soie, émail, vermeil</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>toile, moiré, technique d'émaillage, coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>11160</v>
+        <v>40683</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>L'agenouillé</t>
+          <t>Grande autruche baissant la tête</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
+          <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Fonderie Batardy,  / Minne, George</t>
+          <t>Bugatti, Rembrandt / Hébrard, Adrien-Aurélien</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1910 - </t>
         </is>
       </c>
-      <c r="F12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F12" s="2"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>40683</v>
+        <v>11160</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Grande autruche baissant la tête</t>
+          <t>L'agenouillé</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Collection Gillion Crowet</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Bugatti, Rembrandt / Hébrard, Adrien-Aurélien</t>
+          <t>Fonderie Batardy,  / Minne, George</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1910 - </t>
         </is>
       </c>
-      <c r="F13" s="2"/>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>statue</t>
+        </is>
+      </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>101318</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Hommage au libre penseur Francisco Ferrer</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
@@ -887,255 +887,255 @@
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1918 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>bronze, marbre</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>11163</v>
+        <v>67962</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Squalers</t>
+          <t>Buste du "Don José dans l'opéra Carmen de Bizet" </t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
+          <t>Musée Juif de Belgique</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Fonderie Batardy,  / Van Dantzig, Rachel</t>
+          <t>Van Dantzig, Rachel</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1949</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>sculpture</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>marbre, bronze</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>coulé à cire perdue, taillé</t>
+          <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>11292</v>
+        <v>11163</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Buste féminin</t>
+          <t>Squalers</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Van Dantzig, Rachel</t>
+          <t>Fonderie Batardy,  / Van Dantzig, Rachel</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1920 - 1949</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>marbre, bronze</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, coulé à cire perdue</t>
+          <t>coulé à cire perdue, taillé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>67962</v>
+        <v>11292</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Buste du "Don José dans l'opéra Carmen de Bizet" </t>
+          <t>Buste féminin</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Musée Juif de Belgique</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Van Dantzig, Rachel</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1949</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>sculpture</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>coulé à cire perdue</t>
+          <t>technique de sculpture, coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>40671</v>
+        <v>40679</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Attitudes/ Arabesque</t>
+          <t>La Guirlande</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1921 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>bronze, marbre</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>40672</v>
+        <v>40671</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Lassitude</t>
+          <t>Attitudes/ Arabesque</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1921 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>bronze, marbre</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>coulé à cire perdue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>40679</v>
+        <v>40672</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>La Guirlande</t>
+          <t>Lassitude</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Collection Gillion Crowet</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1921 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>bronze, marbre</t>