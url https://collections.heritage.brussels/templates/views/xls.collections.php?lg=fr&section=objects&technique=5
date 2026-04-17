--- v1 (2026-01-09)
+++ v2 (2026-04-17)
@@ -179,261 +179,261 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>98819</v>
+        <v>100245</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Chasuble</t>
+          <t>Ensemble d'étoles et manipules</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>chasuble</t>
+          <t>étole, manipule</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>soie, lin</t>
+          <t>lin, fil de métal, soie, coton</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>broché, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>99067</v>
+        <v>45154</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Dalmatique</t>
+          <t>Pale</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>dalmatique</t>
+          <t>pale</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>soie, fil de métal, lin</t>
+          <t>fil d'or, soie</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>broché, damas</t>
+          <t>velours, damas, passementerie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>99168</v>
+        <v>98819</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Chape</t>
+          <t>Chasuble</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>chape</t>
+          <t>chasuble</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>soie, lin</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>broché, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>99208</v>
+        <v>99067</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Chape</t>
+          <t>Dalmatique</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>chape</t>
+          <t>dalmatique</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>soie, fil de métal</t>
+          <t>soie, fil de métal, lin</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>broché, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>100245</v>
+        <v>99168</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Ensemble d'étoles et manipules</t>
+          <t>Chape</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>étole, manipule</t>
+          <t>chape</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>lin, fil de métal, soie, coton</t>
+          <t>soie, lin</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>broché, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>45154</v>
+        <v>99208</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Pale</t>
+          <t>Chape</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>pale</t>
+          <t>chape</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>fil d'or, soie</t>
+          <t>soie, fil de métal</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>velours, damas, passementerie</t>
+          <t>broché, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>58437</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Portefeuille</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1740 - </t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
@@ -611,117 +611,117 @@
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1770 - 1780</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>99170</v>
+        <v>99226</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Chape</t>
+          <t>Dalmatique</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1800 - 1899</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>chape</t>
+          <t>dalmatique</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>soie, fil de métal</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>damas, moiré</t>
+          <t>damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>99226</v>
+        <v>99170</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Dalmatique</t>
+          <t>Chape</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1800 - 1899</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>dalmatique</t>
+          <t>chape</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, fil de métal</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>damas</t>
+          <t>damas, moiré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>36978</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Robe de mariée</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1830 - 1835</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
@@ -1329,69 +1329,73 @@
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1902 - 1903</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>sous-vêtement</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>damas</t>
+          <t>damas, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
         <v>37026</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Robe de mariée</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D34" s="2"/>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Paul Poiret</t>
+        </is>
+      </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1912 - 1913</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ensemble de cérémonie, robe de cérémonie</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>damas, mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
         <v>91036</v>
       </c>
@@ -1455,51 +1459,55 @@
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>viscose</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>damas, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
         <v>58488</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Robe de mariée </t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D37" s="2"/>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Hirsch &amp; Cie,  / Dessès, Jean</t>
+        </is>
+      </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1958 - 1958</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>robe de cérémonie</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>satin, damas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
         <v>57635</v>
       </c>