--- v2 (2026-02-25)
+++ v3 (2026-04-12)
@@ -179,240 +179,240 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>69534</v>
+        <v>51534</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Trophée: balle à large moulure et au décor incisé</t>
+          <t>Pélican</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D2" s="2"/>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Anonyme</t>
+        </is>
+      </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>trophée</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>doré, gravure en relief sur métal</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>51623</v>
+        <v>69534</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Saint Michel terrassant le démon</t>
+          <t>Trophée: balle à large moulure et au décor incisé</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>trophée</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>plâtre</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>doré, gravure en relief sur métal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>51534</v>
+        <v>51623</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Pélican</t>
+          <t>Saint Michel terrassant le démon</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>plâtre</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>106072</v>
+        <v>99667</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Ciboire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>verre, laiton</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>106073</v>
+        <v>106072</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Crucifix</t>
+          <t>Ciboire</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>laiton</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>99667</v>
+        <v>106073</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>Crucifix</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>verre, laiton</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>31186</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Reliquaire de la Vraie Croix de Drahmal</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Cathédrale Saints-Michel-et-Gudule</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Drahmal,</t>
@@ -799,143 +799,143 @@
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1600 - 1699</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>relief</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>30927</v>
+        <v>11225</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>croix-reliquaire</t>
+          <t>Ange priant</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Atelier Marcel Hastir</t>
         </is>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1700</t>
+          <t>1601 - 1800</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>sculpture</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>or, peinture, bois</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>11225</v>
+        <v>30915</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Ange priant</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Atelier Marcel Hastir</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1800</t>
+          <t>1601 - 1650</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>sculpture</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>or, peinture, bois</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>doré, technique de sculpture</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>30915</v>
+        <v>30927</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>croix-reliquaire</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1650</t>
+          <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>43303</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
@@ -983,112 +983,112 @@
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>technique de peinture, cuit [céramique], doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>99709</v>
+        <v>99458</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-tour</t>
+          <t>sceptre</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Notre-Dame de Laeken</t>
         </is>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1650</t>
+          <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>objets de culte</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>argent, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>99458</v>
+        <v>99709</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>sceptre</t>
+          <t>ostensoir-tour</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de Laeken</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1700</t>
+          <t>1601 - 1650</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>objets de culte</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>argent, or</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>86680</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Calice de Philibert de Mol (? - 1637), doyen du chapitre de Sainte-Gudule à Bruxelles</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
@@ -1355,492 +1355,492 @@
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1628 - 1628</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>30922</v>
+        <v>86704</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>croix-reliquaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>cuivre, ébène</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>doré, technique des métaux</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>30752</v>
+        <v>86820</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>30759</v>
+        <v>30752</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-tourelle</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre précieuse</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>30906</v>
+        <v>30759</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>plateau à burettes</t>
+          <t>ostensoir-tourelle</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>objet lié à l'eucharistie</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>argent, pierre précieuse</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>doré, technique des métaux</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>86704</v>
+        <v>30906</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>plateau à burettes</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>objet lié à l'eucharistie</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>cuivre</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>86820</v>
+        <v>30922</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>croix-reliquaire</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>cuivre, ébène</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
         <v>43302</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>30928</v>
+        <v>95655</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>Couronne de la Vierge aux armes de Ferdinand Reynbouts, seigneur de Stalle (1644-1652)</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Chapelle Notre-Dame de Bon Secours (Stalle)</t>
         </is>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1650 - 1650</t>
+          <t>1650 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>objet de dévotion</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>écaille, argent, ébène, cuivre</t>
+          <t>argent, pierre fine</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, technique d'assemblage</t>
+          <t>technique de repoussage, technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>95655</v>
+        <v>95656</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Couronne de la Vierge aux armes de Ferdinand Reynbouts, seigneur de Stalle (1644-1652)</t>
+          <t>Couronne de l’Enfant Jésus</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Chapelle Notre-Dame de Bon Secours (Stalle)</t>
         </is>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>1650 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>objet de dévotion</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre fine</t>
+          <t>argent, pierre précieuse</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>95656</v>
+        <v>30928</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Couronne de l’Enfant Jésus</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Chapelle Notre-Dame de Bon Secours (Stalle)</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1650 - </t>
+          <t>1650 - 1650</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>objet de dévotion</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre précieuse</t>
+          <t>écaille, argent, ébène, cuivre</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, technique des métaux, doré</t>
+          <t>technique de repoussage, doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>40139</v>
+        <v>86705</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Clément</t>
+          <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1651 - 1700</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>argent, argent</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, technique de repoussage, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>40140</v>
+        <v>40139</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Clément</t>
         </is>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1651 - 1700</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>argent, argent</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de repoussage, doré, technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>86705</v>
+        <v>40140</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Eglise Saint-Clément</t>
         </is>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1651 - 1700</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
@@ -2039,225 +2039,225 @@
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>1700 - </t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>croix et calvaire, reliquaire</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>bronze, ébène</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>30761</v>
+        <v>86798</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>Pélican nourrissant ses petit</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>bois, plâtre</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, argenté</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>30920</v>
+        <v>86823</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ostensoir-soleil</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1750</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>86798</v>
+        <v>92378</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Pélican nourrissant ses petit</t>
+          <t>Vierge de l’Immaculée Conception avec l’Enfant et écrasant le serpent</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>terre cuite, or</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, modelé, cuit [céramique], doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>86823</v>
+        <v>30761</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-soleil</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1750</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois, plâtre</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>92378</v>
+        <v>30920</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Vierge de l’Immaculée Conception avec l’Enfant et écrasant le serpent</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>terre cuite, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, modelé, cuit [céramique], doré, technique d'émaillage</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
         <v>43525</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>ciboire</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
@@ -2611,189 +2611,189 @@
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>bouteille</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>peint, cuit [céramique], doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>99704</v>
+        <v>99234</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Console d'applique</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1750</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>console</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>métal, argent</t>
+          <t>bois, marbre</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>99707</v>
+        <v>99235</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>croix de procession</t>
+          <t>Miroir</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1900</t>
+          <t>1701 - 1725</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>miroir</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>laiton, métal, or</t>
+          <t>bois, verre</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique d'assemblage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>99234</v>
+        <v>99704</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Console d'applique</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1750</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>console</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>bois, marbre</t>
+          <t>métal, argent</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>doré, technique d'assemblage</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>99235</v>
+        <v>99707</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Miroir</t>
+          <t>croix de procession</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1725</t>
+          <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>miroir</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>bois, verre</t>
+          <t>laiton, métal, or</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
         <v>99560</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Page du Livre de la Confrérie de Notre-Dame de Lorette</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>1706 - </t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
@@ -2939,193 +2939,193 @@
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>1730 - 1770</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>93411</v>
+        <v>70710</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>sarcophage-reliquaire de saint Lambert</t>
+          <t>Miroir</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D77" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>miroir</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>bois, verre</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>70710</v>
+        <v>86824</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Miroir</t>
+          <t>cartel-reliquaire</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
+        </is>
+      </c>
+      <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>miroir</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>bois, verre</t>
+          <t>bois, argent</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique de repoussage, technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>86824</v>
+        <v>88186</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>cartel-reliquaire</t>
+          <t>Reliquaire de sainte Elisabeth de Hongrie</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Sainte-Elisabeth</t>
         </is>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>bois, argent</t>
+          <t>bois, stuc</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, technique de sculpture, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>88186</v>
+        <v>93411</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de sainte Elisabeth de Hongrie</t>
+          <t>sarcophage-reliquaire de saint Lambert</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>bois, stuc</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
         <v>43314</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>cartel-reliquaire</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
@@ -3195,189 +3195,189 @@
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>bois, verre, os, encaustique, papier, encre</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>43084</v>
+        <v>86797</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>crédence</t>
+          <t>Saint Joseph et l’Enfant Jésus</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>1750 - 1850</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>crédence</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>bois, marbre</t>
+          <t>bois, métal</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>43085</v>
+        <v>43084</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>fauteuil de choeur</t>
+          <t>crédence</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>1750 - 1850</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>sièges</t>
+          <t>crédence</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>bois, métal</t>
+          <t>bois, marbre</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique d'assemblage, velours</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>43086</v>
+        <v>43085</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>tabouret de choeur</t>
+          <t>fauteuil de choeur</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>1750 - 1850</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>sièges</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>bois, métal</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique d'assemblage, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>86797</v>
+        <v>43086</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Saint Joseph et l’Enfant Jésus</t>
+          <t>tabouret de choeur</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>1750 - 1850</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>sièges</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>bois, métal</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, argenté</t>
+          <t>technique de sculpture, doré, technique d'assemblage, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
         <v>30776</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>De Notre Dame</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>1763 - 1763</t>
         </is>
       </c>
       <c r="F88" s="2"/>
       <c r="G88" s="2" t="inlineStr">
@@ -3591,121 +3591,121 @@
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>1776 - 1800</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>autel</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>marbre, bois</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>31041</v>
+        <v>70722</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>chandelier de choeur</t>
+          <t>Chaire de vérité</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...2 lines deleted...]
-      <c r="D95" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Valckx, Peter</t>
+        </is>
+      </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>chaire de vérité</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>chêne</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, argenté</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>70722</v>
+        <v>31041</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Chaire de vérité</t>
+          <t>chandelier de choeur</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+        </is>
+      </c>
+      <c r="D96" s="2"/>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>chaire de vérité</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>chêne</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
         <v>43315</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>buste reliquaire</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
@@ -3811,421 +3811,421 @@
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>1800 - 1830</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>pendule</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>30616</v>
+        <v>70724</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Saint Erasme</t>
+          <t>Tabouret de choeur</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...2 lines deleted...]
-      <c r="D101" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>sièges</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>vernis, bois, toile, peinture à l'huile, verre, soie, fil d'argent, fil d'or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>doré, technique de peinture, broderie, tissage</t>
+          <t>peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>30618</v>
+        <v>70791</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>bannière de procession</t>
+          <t>Enfant Jésus de Prague</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...2 lines deleted...]
-      <c r="D102" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>bois, soie, fil d'argent, or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>doré, passementerie, broderie, tissage</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>31065</v>
+        <v>86879</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Bannière avec le Sacré Cœur de Jésus</t>
+          <t>candélabre d'église</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>objet pour l'éclairage</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>soie, perle, fil de métal, verre, bois, or</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>tissage, broderie, passementerie, doré</t>
+          <t>moulé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>30713</v>
+        <v>70865</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Saint Hubert</t>
+          <t>ostensoir-soleil</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Hubert</t>
-[...2 lines deleted...]
-      <c r="D104" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de fonte, technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>43067</v>
+        <v>31065</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de saint Guidon d'Anderlecht</t>
+          <t>Bannière avec le Sacré Cœur de Jésus</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>métal, verre, cire d'abeille, os</t>
+          <t>soie, perle, fil de métal, verre, bois, or</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, peint, doré</t>
+          <t>tissage, broderie, passementerie, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>30917</v>
+        <v>30713</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Saint Hubert</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Hubert</t>
+        </is>
+      </c>
+      <c r="D106" s="2"/>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1833</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>70724</v>
+        <v>43067</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Tabouret de choeur</t>
+          <t>Reliquaire de saint Guidon d'Anderlecht</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
+        </is>
+      </c>
+      <c r="D107" s="2"/>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>sièges</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>métal, verre, cire d'abeille, os</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>peint, doré</t>
+          <t>technique d'assemblage, peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>70791</v>
+        <v>30917</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>Enfant Jésus de Prague</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Inconnu (Ecole?)</t>
+          <t>Hendrickx, Pierre</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1833</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>86879</v>
+        <v>30616</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>candélabre d'église</t>
+          <t>Saint Erasme</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D109" s="2"/>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>objet pour l'éclairage</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>vernis, bois, toile, peinture à l'huile, verre, soie, fil d'argent, fil d'or</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>moulé, doré</t>
+          <t>doré, technique de peinture, broderie, tissage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>70865</v>
+        <v>30618</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-soleil</t>
+          <t>bannière de procession</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+        </is>
+      </c>
+      <c r="D110" s="2"/>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>bois, soie, fil d'argent, or</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, technique de repoussage, doré</t>
+          <t>doré, passementerie, broderie, tissage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
         <v>70693</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>Calice</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
@@ -4623,153 +4623,153 @@
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>laiton</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>99706</v>
+        <v>99613</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D123" s="2"/>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>1841 - </t>
+          <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>argent, or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>99613</v>
+        <v>99614</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>Chandelier d'église</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D124" s="2"/>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>99614</v>
+        <v>99706</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>Chandelier d'église</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D125" s="2"/>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>1841 - 1860</t>
+          <t>1841 - </t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent, or</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
         <v>30778</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>De Notre Dame</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Hendrickx,  / Dufour,</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>1845 - 1845</t>
@@ -5003,429 +5003,429 @@
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>1850 - 1850</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>autel</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>marbre, bois</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>30709</v>
+        <v>70764</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Autel latéral</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Hubert</t>
-[...2 lines deleted...]
-      <c r="D133" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Goyers [frères]</t>
+        </is>
+      </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>autel, relief</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>bois, peinture à l'huile</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, doré</t>
+          <t>technique de sculpture, peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>93394</v>
+        <v>70766</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de saint Lambert de Liège</t>
+          <t>Autel latéral</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D134" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Goyers [frères]</t>
+        </is>
+      </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>autel, relief</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>laiton, verre, émail</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, moulé, doré, technique d'émaillage</t>
+          <t>technique de sculpture, doré, peint, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>86691</v>
+        <v>70794</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Vierge du Sacré-Coeur</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
-[...2 lines deleted...]
-      <c r="D135" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, verre</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, technique de repoussage, technique d'émaillage, doré</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>70764</v>
+        <v>70796</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>Autel latéral</t>
+          <t>Sacré-Coeur de Jésus</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Goyers [frères]</t>
+          <t>Inconnu (Ecole?)</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>autel, relief</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>bois, peinture à l'huile</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, peint, doré</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>70766</v>
+        <v>70831</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>Autel latéral</t>
+          <t>Sainte Anne Trinitaire</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
-      <c r="D137" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D137" s="2"/>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>autel, relief</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint, technique d'assemblage</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>70794</v>
+        <v>70848</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>Vierge du Sacré-Coeur</t>
+          <t>Joseph et l'Enfant Jésus</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>Inconnu (Ecole?)</t>
+          <t>Goyers [frères]</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>70796</v>
+        <v>70849</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>Sacré-Coeur de Jésus</t>
+          <t>Sainte Barbe</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Inconnu (Ecole?)</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>70831</v>
+        <v>93394</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>Sainte Anne Trinitaire</t>
+          <t>Reliquaire de saint Lambert de Liège</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D140" s="2"/>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>laiton, verre, émail</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique des métaux, moulé, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>70848</v>
+        <v>86691</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>Joseph et l'Enfant Jésus</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D141" s="2"/>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent, émail, verre</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique de fonte, ciselé, technique de repoussage, technique d'émaillage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>70849</v>
+        <v>30709</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>Sainte Barbe</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Hubert</t>
+        </is>
+      </c>
+      <c r="D142" s="2"/>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique de fonte, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
         <v>99710</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>ostensoir-tour</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D143" s="2"/>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>1863 - </t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
@@ -5543,153 +5543,153 @@
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>1870 - 1884</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>42999</v>
+        <v>87976</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>Enseigne de la Réunion lyrique de Saint-Gilles</t>
+          <t>Enseigne Banque de Bruxelles</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D147" s="2"/>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>1871 - 1925</t>
+          <t>1871 - 1975</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>costume et parure</t>
+          <t>élément de façade</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>87976</v>
+        <v>70933</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>Enseigne Banque de Bruxelles</t>
+          <t>Retable dédié à saint Antoine de Padoue</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...2 lines deleted...]
-      <c r="D148" s="2"/>
+          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Cuypers-Stoltzenberg</t>
+        </is>
+      </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>1871 - 1975</t>
-[...6 lines deleted...]
-      </c>
+          <t>1871 - </t>
+        </is>
+      </c>
+      <c r="F148" s="2"/>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>peinture, bois, or</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>peint, doré</t>
+          <t>technique de peinture, technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>70933</v>
+        <v>42999</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>Retable dédié à saint Antoine de Padoue</t>
+          <t>Enseigne de la Réunion lyrique de Saint-Gilles</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
-[...6 lines deleted...]
-      </c>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D149" s="2"/>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>1871 - </t>
-[...2 lines deleted...]
-      <c r="F149" s="2"/>
+          <t>1871 - 1925</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr">
+        <is>
+          <t>costume et parure</t>
+        </is>
+      </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>peinture, bois, or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
         <v>93391</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>Reliquaire de la sainte Croix</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D150" s="2"/>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
@@ -6559,401 +6559,401 @@
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>1890 - </t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>argent, or</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
-        <v>70945</v>
+        <v>70941</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>Vierge à l'Enfant</t>
+          <t>Sacré Coeur de Jésus</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>statue, tronc</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>marbre, or</t>
+          <t>peinture, plâtre, or, pierre</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>70946</v>
+        <v>70943</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>Notre-Dame de la délivrance des âmes du purgatoire</t>
+          <t>Saint Joseph et l'Enfant Jésus</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>statue, tronc</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>peinture, or</t>
+          <t>plâtre, peinture, pierre, or</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de peinture, technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>92394</v>
+        <v>70945</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Vierge à l'Enfant</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
-          <t>Hellner,  Franz Xaver</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>marbre, or</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, ciselé</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>70948</v>
+        <v>70946</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>Ange portant un phylactère "domum sacrificii"</t>
+          <t>Notre-Dame de la délivrance des âmes du purgatoire</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t>Cuypers-Stoltzenberg</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>porte, peinture murale</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>peinture, enduit, or</t>
+          <t>peinture, or</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>70951</v>
+        <v>92394</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>Retable</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>retable, polyptyque, autel</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>peinture, bois, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de peinture, doré</t>
+          <t>technique de repoussage, doré, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>70958</v>
+        <v>70948</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>Calvaire</t>
+          <t>Ange portant un phylactère "domum sacrificii"</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Cuypers-Stoltzenberg</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>porte, peinture murale</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>peinture, or</t>
+          <t>peinture, enduit, or</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>86695</v>
+        <v>70951</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Retable</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
-[...2 lines deleted...]
-      <c r="D179" s="2"/>
+          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
+        </is>
+      </c>
+      <c r="D179" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1940</t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>retable, polyptyque, autel</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>peinture, bois, or</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, doré</t>
+          <t>technique de sculpture, technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>70941</v>
+        <v>70958</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>Sacré Coeur de Jésus</t>
+          <t>Calvaire</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1910</t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>statue, tronc</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>peinture, plâtre, or, pierre</t>
+          <t>peinture, or</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>70943</v>
+        <v>86695</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>Saint Joseph et l'Enfant Jésus</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D181" s="2"/>
       <c r="E181" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1910</t>
+          <t>1891 - 1940</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>statue, tronc</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>plâtre, peinture, pierre, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, technique de sculpture, doré</t>
+          <t>technique de fonte, ciselé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
         <v>43650</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
@@ -7263,205 +7263,205 @@
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>1894 - 1903</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>pupitre</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="n">
-        <v>11418</v>
+        <v>11402</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>cheminée</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>décor d'architecture</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="n">
-        <v>11433</v>
+        <v>11418</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>lampadaire</t>
+          <t>cheminée</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>lampadaire</t>
+          <t>décor d'architecture</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>couture, tissage, doré</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
-        <v>11447</v>
+        <v>11433</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>porte-serviettes</t>
+          <t>lampadaire</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>porte-linge</t>
+          <t>lampadaire</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>doré, technique d'assemblage</t>
+          <t>couture, tissage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>11402</v>
+        <v>11447</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>porte-serviettes</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>porte-linge</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
         <v>66346</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>L'offrande</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Dupagne, Arthur</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>1895 - 1961</t>
@@ -7691,85 +7691,81 @@
       </c>
       <c r="D201" s="2"/>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>1900 - </t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>ostensoir</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>laiton</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="n">
-        <v>11404</v>
+        <v>88163</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>Le Baiser</t>
+          <t>ostensoir-cylindre</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>Hôtel Solvay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Sainte-Elisabeth</t>
+        </is>
+      </c>
+      <c r="D202" s="2"/>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>1901 - 1901</t>
+          <t>1901 - 1925</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>pendule</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>marbre, bronze</t>
+          <t>laiton, verre, perle</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>doré, technique d'assemblage, technique de sculpture</t>
+          <t>technique de repoussage, moulé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
         <v>11289</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>Service en porcelaine à décor de frise de lierre</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Königliche Porzellan-Manufaktur</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
@@ -7847,81 +7843,85 @@
       </c>
       <c r="D205" s="2"/>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>or, verre</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
           <t>doré, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>88163</v>
+        <v>11404</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-cylindre</t>
+          <t>Le Baiser</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
-[...2 lines deleted...]
-      <c r="D206" s="2"/>
+          <t>Hôtel Solvay</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>Rousseau,  Victor / Horta, Victor</t>
+        </is>
+      </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>1901 - 1925</t>
+          <t>1901 - 1901</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>pendule</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>laiton, verre, perle</t>
+          <t>marbre, bronze</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, moulé, doré</t>
+          <t>doré, technique d'assemblage, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="n">
         <v>43311</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>ostensoir-tourelle</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Richard</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>1903 - </t>
@@ -8383,161 +8383,161 @@
       </c>
       <c r="D219" s="2"/>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>1927 - 1927</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t>ciboire</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>argent, argent, verre</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, technique de repoussage, technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>92398</v>
+        <v>86699</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>Couronne de la Vierge</t>
+          <t>ostensoir-soleil</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D220" s="2"/>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>objet de dévotion</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>argent, perle, pierre précieuse</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>martelé, technique des métaux, doré, technique de sculpture</t>
+          <t>technique de fonte, ciselé, technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
-        <v>93362</v>
+        <v>92398</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>Vierge à l’Enfant entourée d’anges, dite Notre-Dame du bonheur</t>
+          <t>Couronne de la Vierge</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Day,  L.</t>
+          <t>Devroye,  Charles</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1940</t>
+          <t>1930 - </t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>objet de dévotion</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>noyer, métal</t>
+          <t>argent, perle, pierre précieuse</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>martelé, technique des métaux, doré, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="n">
-        <v>86699</v>
+        <v>93362</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-soleil</t>
+          <t>Vierge à l’Enfant entourée d’anges, dite Notre-Dame du bonheur</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
-[...2 lines deleted...]
-      <c r="D222" s="2"/>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t>Day,  L.</t>
+        </is>
+      </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>1930 - </t>
+          <t>1930 - 1940</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>noyer, métal</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, technique de repoussage, doré</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
         <v>77299</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>Nature morte sur fond or</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Van De Woestijne,  Gustave</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>1931 - </t>
@@ -8619,121 +8619,121 @@
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>1938 - </t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>ostensoir</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
           <t>métal, émail, ivoire</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="n">
-        <v>43105</v>
+        <v>88158</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Sainte-Elisabeth</t>
+        </is>
+      </c>
+      <c r="D226" s="2"/>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>1940 - 1960</t>
+          <t>1940 - </t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>argent, verre</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, doré</t>
+          <t>technique de repoussage, moulé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="n">
-        <v>88158</v>
+        <v>43105</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
-[...2 lines deleted...]
-      <c r="D227" s="2"/>
+          <t>Eglise Saint-Josse</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
+        <is>
+          <t>F. Jacques et frères</t>
+        </is>
+      </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>1940 - </t>
+          <t>1940 - 1960</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>argent, verre</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, moulé, doré</t>
+          <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="n">
         <v>30666</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D228" s="2"/>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t>1950 - 1970</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>