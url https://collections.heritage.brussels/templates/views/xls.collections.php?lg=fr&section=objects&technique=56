--- v2 (2026-02-25)
+++ v3 (2026-04-12)
@@ -3071,153 +3071,153 @@
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>1905 - </t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>horloge</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>bronze, marbre, métal, verre</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>11358</v>
+        <v>11353</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de 5 flûtes à champagne torsadées</t>
+          <t>Ensemble de trois ronds de serviettes aux initiales des Van Buuren</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1970</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>service de table</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ciselé, moulé, soufflé</t>
+          <t>ciselé, technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>11351</v>
+        <v>11358</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Paire de lampes en forme de pagode</t>
+          <t>Ensemble de 5 flûtes à champagne torsadées</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1950</t>
+          <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>lampe</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>bois, cuivre, cristal</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, moulé, ciselé</t>
+          <t>ciselé, moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>11353</v>
+        <v>11351</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de trois ronds de serviettes aux initiales des Van Buuren</t>
+          <t>Paire de lampes en forme de pagode</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1950</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>service de table</t>
+          <t>lampe</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois, cuivre, cristal</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique de repoussage</t>
+          <t>technique d'assemblage, moulé, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
         <v>86692</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>Ciboire</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Nesme, Henry</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>1924 - 1964</t>