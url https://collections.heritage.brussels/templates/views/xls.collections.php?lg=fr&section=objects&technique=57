--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -859,121 +859,121 @@
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>1865 - 1865</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>machines, outils, matériel professionnel</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>fonte, cuivre</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>11884</v>
+        <v>53117</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Enseigne de la bannière de la société royale "Cercle Saint-Laurent"</t>
+          <t>Trophée de la petite balle au tamis</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Confrérie des Compagnons de Saint-Laurent du Meyboom</t>
-[...2 lines deleted...]
-      <c r="D21" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu</t>
+        </is>
+      </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1880 - 1914</t>
+          <t>1880 - 1950</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>bannière et drapeau</t>
+          <t>trophée</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, martelé, soudé, moulé</t>
+          <t>technique de repoussage, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>53117</v>
+        <v>11884</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Trophée de la petite balle au tamis</t>
+          <t>Enseigne de la bannière de la société royale "Cercle Saint-Laurent"</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Confrérie des Compagnons de Saint-Laurent du Meyboom</t>
+        </is>
+      </c>
+      <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1880 - 1950</t>
+          <t>1880 - 1914</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>trophée</t>
+          <t>bannière et drapeau</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>cuivre</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, martelé</t>
+          <t>technique de repoussage, martelé, soudé, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>69513</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Trophée: balle « Société du jeu de balle : la Concorde d’Ixelles »</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1882 - </t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
@@ -1011,157 +1011,157 @@
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1897 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>plat</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>martelé, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>88698</v>
+        <v>52787</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle</t>
+          <t>Soupière avec couvercle et plateau</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...2 lines deleted...]
-      <c r="D25" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Pompe,  Robert</t>
+        </is>
+      </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1920</t>
-[...2 lines deleted...]
-      <c r="F25" s="2"/>
+          <t>1900 - 1958</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>soupière, plateau</t>
+        </is>
+      </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>coton, bois, laiton</t>
+          <t>étain</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>gaufré, martelé, satin</t>
+          <t>technique de repoussage, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>52787</v>
+        <v>53078</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Soupière avec couvercle et plateau</t>
+          <t>Soupière avec couvercle</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Pompe,  Robert</t>
+          <t>Pompe, Robert</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1900 - 1958</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>soupière, plateau</t>
+          <t>soupière</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>étain</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>53078</v>
+        <v>88698</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Soupière avec couvercle</t>
+          <t>Ombrelle</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1958</t>
-[...6 lines deleted...]
-      </c>
+          <t>1900 - 1920</t>
+        </is>
+      </c>
+      <c r="F27" s="2"/>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>étain</t>
+          <t>coton, bois, laiton</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, martelé</t>
+          <t>gaufré, martelé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>70859</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>aigle-lutrin</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1910 - </t>