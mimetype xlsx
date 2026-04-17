--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -287,199 +287,199 @@
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1700 - 1750</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>accessoire de chaussage</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>cuir, soie</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>70139</v>
+        <v>62119</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Berline de l’Ommegang de Bruxelles</t>
+          <t>Escarpins </t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>véhicule terrestre non motorisé</t>
+          <t>chaussure</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>bois, métal, cuir</t>
+          <t>cuir, métal</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique d'assemblage, technique d'apprêt et embellissement du tissu, technique du cuir, peint</t>
+          <t>broderie, technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>62119</v>
+        <v>70139</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Escarpins </t>
+          <t>Berline de l’Ommegang de Bruxelles</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...2 lines deleted...]
-      <c r="D6" s="2"/>
+          <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>chaussure</t>
+          <t>véhicule terrestre non motorisé</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>cuir, métal</t>
+          <t>bois, métal, cuir</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>broderie, technique du cuir</t>
+          <t>technique de sculpture, technique d'assemblage, technique d'apprêt et embellissement du tissu, technique du cuir, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>107612</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Ceinture de retenue</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Centre public d’Action sociale de Bruxelles - Archives &amp; Musée</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>matériel médical</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>métal, cuir</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique du cuir, couture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>81242</v>
+        <v>62154</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Babies</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1880 - 1920</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>62154</v>
+        <v>81242</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Babies</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1880 - 1920</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
@@ -579,232 +579,232 @@
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1903 - 1904</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>chaussage et accessoire de chaussage</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>81049</v>
+        <v>57542</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Chaussures</t>
+          <t>Fauteuil pour la salle à manger de Mme France à Copenhague</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...2 lines deleted...]
-      <c r="D13" s="2"/>
+          <t>CIVA</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>De Koninck, Louis-Herman</t>
+        </is>
+      </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1939</t>
-[...2 lines deleted...]
-      <c r="F13" s="2"/>
+          <t>1930 - </t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>fauteuil</t>
+        </is>
+      </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>cuir, métal</t>
+          <t>cuir, acier</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>technique du cuir</t>
+          <t>technique du cuir, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>57542</v>
+        <v>69980</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Fauteuil pour la salle à manger de Mme France à Copenhague</t>
+          <t>Baudrier et baguettes de tambour de l’Ommegang de Bruxelles de 1930</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>CIVA</t>
+          <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>De Koninck, Louis-Herman</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>fauteuil</t>
+          <t>percussion, accessoire de musique</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>cuir, acier</t>
+          <t>bois, cuir, cuivre</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>technique du cuir, technique des métaux</t>
+          <t>technique du cuir, tourné [bois], technique des métaux, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>69980</v>
+        <v>69981</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Baudrier et baguettes de tambour de l’Ommegang de Bruxelles de 1930</t>
+          <t>Cymbales et étui de l’Ommegang de Bruxelles de 1930 </t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>percussion, accessoire de musique</t>
+          <t>percussion</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>bois, cuir, cuivre</t>
+          <t>bois, cuir, cuivre, fer</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>technique du cuir, tourné [bois], technique des métaux, technique d'assemblage</t>
+          <t>technique du cuir, martelé, technique des métaux, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>69981</v>
+        <v>69990</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Cymbales et étui de l’Ommegang de Bruxelles de 1930 </t>
+          <t>Baudrier d’épée de l’Ommegang de Bruxelles de 1930</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>percussion</t>
+          <t>autres objets militaires</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>bois, cuir, cuivre, fer</t>
+          <t>bois, cuir</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>technique du cuir, martelé, technique des métaux, technique d'assemblage</t>
+          <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>69990</v>
+        <v>81049</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Baudrier d’épée de l’Ommegang de Bruxelles de 1930</t>
+          <t>Chaussures</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1930 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>1930 - 1939</t>
+        </is>
+      </c>
+      <c r="F17" s="2"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>bois, cuir</t>
+          <t>cuir, métal</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>58053</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Sandales</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
@@ -847,220 +847,220 @@
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1968 - </t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>tanné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>81617</v>
+        <v>58003</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Sandales</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1973</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>cuir</t>
+          <t>cuir, bois</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>81625</v>
+        <v>81617</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Sandales</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>daim</t>
+          <t>cuir</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>satin, technique du cuir</t>
+          <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>81776</v>
+        <v>81625</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Molières</t>
+          <t>Sandales</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>cuir, matière synthétique</t>
+          <t>daim</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>technique du cuir</t>
+          <t>satin, technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>81960</v>
+        <v>81776</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Mules</t>
+          <t>Molières</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>cuir, métal, bois</t>
+          <t>cuir, matière synthétique</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>58003</v>
+        <v>81960</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Sandales</t>
+          <t>Mules</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1973</t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>cuir, bois</t>
+          <t>cuir, métal, bois</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>57843</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Manteau</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Ascot</t>
@@ -1263,120 +1263,120 @@
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1996 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>tanné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>69992</v>
+        <v>69991</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Ensemble de dagues de l’Ommegang de Bruxelles</t>
+          <t>Ensemble d’épées de l’Ommegang de Bruxelles</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>2000 - 2020</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>arme blanche</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>bois, métal, fer, cuir, matière plastique</t>
+          <t>bois, métal, fer, cuir</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>technique du cuir, technique d'assemblage, moulé, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>69991</v>
+        <v>69992</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Ensemble d’épées de l’Ommegang de Bruxelles</t>
+          <t>Ensemble de dagues de l’Ommegang de Bruxelles</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Société royale "Ommegang Oppidi Bruxellensis"</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>2000 - 2020</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>arme blanche</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>bois, métal, fer, cuir</t>
+          <t>bois, métal, fer, cuir, matière plastique</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>technique du cuir, technique d'assemblage, moulé, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
         <v>95607</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Veste</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
@@ -1418,50 +1418,86 @@
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Oña Selfa José Enrique</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>botte</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>technique du cuir, dentelle</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="n">
+        <v>104781</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble robe chemisier, haut et mules</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Marie Adam-Leenaerdt,  / Adam-Leenaerdt, Marie</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>2024 - </t>
+        </is>
+      </c>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>coton, polyamide (=nylon), élasthane, cuir</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>jersey, technique du cuir, toile</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>