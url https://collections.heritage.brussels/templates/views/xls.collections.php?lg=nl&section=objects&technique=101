--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -301,51 +301,51 @@
           <t>papier, peinture acrylique</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique de peinture, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>11683</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Marie</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone,</t>
+          <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>carton-pierre, carton, métal, bois</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>collé, technique d'assemblage, couture, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
@@ -403,116 +403,116 @@
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>1854 - </t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>lithographie, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>66245</v>
+        <v>66246</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Bicorne de l'administration belge</t>
+          <t>Bicorne de l'administration de Saint-Gilles</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
-      <c r="D8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1875 - 1910</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>chapeau</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>feutre, coton, plume, fil de métal, métal</t>
+          <t>feutre, coton, fil de métal, métal</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>66246</v>
+        <v>66245</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Bicorne de l'administration de Saint-Gilles</t>
+          <t>Bicorne de l'administration belge</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Piret,  J. H.</t>
+        </is>
+      </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1875 - 1910</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>chapeau</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>feutre, coton, fil de métal, métal</t>
+          <t>feutre, coton, plume, fil de métal, métal</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>93621</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Nu masculin au bouclier (Académie)</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Broerman, Eugène</t>
@@ -2007,601 +2007,601 @@
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>2009 - </t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>collage</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>caoutchouc, carton</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>37085</v>
+        <v>98177</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Casque de moto</t>
+          <t>Bibliothèque scellée</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
+          <t>Université libre de Bruxelles - ULB Culture</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard,</t>
+          <t>Ver Elst, Marc</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>2013 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>assemblage</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>matière plastique</t>
+          <t>papier, cuir</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>37098</v>
+        <v>37085</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Coque d'Iphone</t>
+          <t>Casque de moto</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard</t>
+          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard,</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2015</t>
+          <t>2013 - </t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>étui</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>matière plastique</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>54395</v>
+        <v>37098</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Ombres &amp; Lanternes</t>
+          <t>Coque d'Iphone</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>Maison Autrique</t>
+          <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Schuiten, Francois</t>
+          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>2013 - </t>
+          <t>2013 - 2015</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>étui</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>encre, crayon de couleur, peinture acrylique</t>
+          <t>matière plastique</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>collé, dessin</t>
+          <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>98177</v>
+        <v>54395</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Bibliothèque scellée</t>
+          <t>Ombres &amp; Lanternes</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB Culture</t>
+          <t>Maison Autrique</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Ver Elst, Marc</t>
+          <t>Schuiten, Francois</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>2013 - </t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>assemblage</t>
+          <t>dessin</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>papier, cuir</t>
+          <t>encre, crayon de couleur, peinture acrylique</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>collé</t>
+          <t>collé, dessin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
         <v>101298</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>VULCANIA 2</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Université libre de Bruxelles - ULB Culture</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Kaos, Isa</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>collage</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>cuir</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>68908</v>
+        <v>68770</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Armand Massonet, Projet d'affiche pour le cercle d'Art de Saint-Gilles, fusain et aquarel, s.d.</t>
+          <t>Pierre Abattucci, Tête de jeune fille, gravure, s.d.</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>MoMuse</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Massonet, Armand</t>
+          <t>Abattucci, Pierre</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, aquarelle, fusain</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>dessin, technique de peinture, collé</t>
+          <t>eau-forte, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>68977</v>
+        <v>68854</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>anon., Quatre samouraïs, lithograpghie, s.d.</t>
+          <t>Philippe Zilcken, Profil de femme, gravure, s.d.</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>MoMuse</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Zilcken, Philippe / Zileken, Philippe</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>estampe</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>lithographie, collé</t>
+          <t>gravure à la pointe-sèche, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>69069</v>
+        <v>68888</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Adolphe Pierron, Portrait de mon frère Louis, crayon de couleur sur papier, s.d.</t>
+          <t>Charles Billoin, Portrait de la tragédienne Rachel, lithographie, s.d.</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>MoMuse</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Pierron, Adolphe</t>
+          <t>Billoin, Charles</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>dessin</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, crayon de couleur</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>dessin, collé</t>
+          <t>lithographie, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>95224</v>
+        <v>68908</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Sans titre</t>
+          <t>Armand Massonet, Projet d'affiche pour le cercle d'Art de Saint-Gilles, fusain et aquarel, s.d.</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB Culture</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Massonet, Armand</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>collage</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>peinture, papier</t>
+          <t>papier, carton, aquarelle, fusain</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>collé</t>
+          <t>dessin, technique de peinture, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>95351</v>
+        <v>68977</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Sans titre</t>
+          <t>anon., Quatre samouraïs, lithograpghie, s.d.</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB Culture</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Gabriel, Henri</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>collage</t>
+          <t>estampe</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>feutrine</t>
+          <t>papier, carton, encre</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>collé</t>
+          <t>lithographie, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>95363</v>
+        <v>69069</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Sans titre</t>
+          <t>Adolphe Pierron, Portrait de mon frère Louis, crayon de couleur sur papier, s.d.</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB Culture</t>
+          <t>MoMuse</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Pierron, Adolphe</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>collage</t>
-[...2 lines deleted...]
-      <c r="G59" s="2"/>
+          <t>dessin</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>papier, carton, crayon de couleur</t>
+        </is>
+      </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>collé</t>
+          <t>dessin, collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>68770</v>
+        <v>95224</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Pierre Abattucci, Tête de jeune fille, gravure, s.d.</t>
+          <t>Sans titre</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Université libre de Bruxelles - ULB Culture</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Abattucci, Pierre</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>collage</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>peinture, papier</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>eau-forte, collé</t>
+          <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>68854</v>
+        <v>95351</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Philippe Zilcken, Profil de femme, gravure, s.d.</t>
+          <t>Sans titre</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Université libre de Bruxelles - ULB Culture</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Zilcken, Philippe / Zileken, Philippe</t>
+          <t>Gabriel, Henri</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
+          <t>collage</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>papier, carton, encre</t>
+          <t>feutrine</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>gravure à la pointe-sèche, collé</t>
+          <t>collé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>68888</v>
+        <v>95363</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Charles Billoin, Portrait de la tragédienne Rachel, lithographie, s.d.</t>
+          <t>Sans titre</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>MoMuse</t>
+          <t>Université libre de Bruxelles - ULB Culture</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Billoin, Charles</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>s.d. - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>estampe</t>
-[...6 lines deleted...]
-      </c>
+          <t>collage</t>
+        </is>
+      </c>
+      <c r="G62" s="2"/>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>lithographie, collé</t>
+          <t>collé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>